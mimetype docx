--- v0 (2026-06-11)
+++ v1 (2026-09-10)
@@ -1,3126 +1,2796 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/_rels/document.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...7 lines deleted...]
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
-[...1 lines deleted...]
-</Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+    <w:p w14:paraId="461A9D7C" w14:textId="77777777" w:rsidR="00352A31" w:rsidRDefault="00352A31">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+    </w:p>
+    <w:p w14:paraId="061871E5" w14:textId="77777777" w:rsidR="00352A31" w:rsidRDefault="00352A31">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:r>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72D61B7B" w14:textId="77777777" w:rsidR="00352A31" w:rsidRDefault="00352A31">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+    </w:p>
+    <w:p w14:paraId="1AE92DDB" w14:textId="77777777" w:rsidR="00352A31" w:rsidRDefault="00352A31">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:r>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E90DAE2" w14:textId="77777777" w:rsidR="00352A31" w:rsidRDefault="00352A31">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+    </w:p>
+    <w:p w14:paraId="162A1660" w14:textId="77777777" w:rsidR="00352A31" w:rsidRDefault="00352A31">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:r>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67A92788" w14:textId="77777777" w:rsidR="00352A31" w:rsidRDefault="00352A31">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+    </w:p>
+    <w:p w14:paraId="5F5E7142" w14:textId="77777777" w:rsidR="00352A31" w:rsidRDefault="00352A31">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:r>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="452BDD8C" w14:textId="77777777" w:rsidR="00352A31" w:rsidRDefault="00352A31">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+    </w:p>
+    <w:p w14:paraId="3EDF2544" w14:textId="77777777" w:rsidR="00352A31" w:rsidRDefault="00352A31">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:r>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11A580A4" w14:textId="77777777" w:rsidR="00352A31" w:rsidRDefault="00352A31">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+    </w:p>
+    <w:p w14:paraId="1544CC60" w14:textId="77777777" w:rsidR="00352A31" w:rsidRDefault="00352A31">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:r>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B614C94" w14:textId="77777777" w:rsidR="00352A31" w:rsidRDefault="00352A31">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+    </w:p>
+    <w:p w14:paraId="2EC38B1B" w14:textId="77777777" w:rsidR="00352A31" w:rsidRDefault="00352A31">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:r>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EBC4D46" w14:textId="77777777" w:rsidR="00352A31" w:rsidRDefault="00352A31">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+    </w:p>
+    <w:p w14:paraId="38ED2E54" w14:textId="77777777" w:rsidR="00352A31" w:rsidRDefault="00352A31">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:r>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E171352" w14:textId="77777777" w:rsidR="00352A31" w:rsidRDefault="00352A31">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+    </w:p>
+    <w:p w14:paraId="564D2394" w14:textId="77777777" w:rsidR="00352A31" w:rsidRDefault="00352A31">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:r>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="685AC918" w14:textId="77777777" w:rsidR="00352A31" w:rsidRDefault="00DE6CC5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C629D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Maxim</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C629D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: заказ такси (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Watch</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C629D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DE17FDF" w14:textId="77777777" w:rsidR="00352A31" w:rsidRDefault="00352A31">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...257 lines deleted...]
-        <w:ind w:left="0" w:hanging="0"/>
+    </w:p>
+    <w:p w14:paraId="4EF38C44" w14:textId="77777777" w:rsidR="00352A31" w:rsidRDefault="00352A31">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7058E916" w14:textId="77777777" w:rsidR="00352A31" w:rsidRDefault="00DE6CC5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
-        <w:rPr/>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="00000A"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
-          <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t>ИНСТРУКЦИЯ ПО УСТАНОВКЕ</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...7 lines deleted...]
-        <w:ind w:left="0" w:hanging="0"/>
+    <w:p w14:paraId="1DF2EFC6" w14:textId="77777777" w:rsidR="00352A31" w:rsidRDefault="00352A31">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:b/>
           <w:color w:val="00000A"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...17 lines deleted...]
-        <w:ind w:left="0" w:hanging="0"/>
+    </w:p>
+    <w:p w14:paraId="0BE53F4C" w14:textId="77777777" w:rsidR="00352A31" w:rsidRDefault="00352A31">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:b/>
           <w:color w:val="00000A"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...17 lines deleted...]
-        <w:ind w:left="0" w:hanging="0"/>
+    </w:p>
+    <w:p w14:paraId="74B9FB35" w14:textId="77777777" w:rsidR="00352A31" w:rsidRDefault="00352A31">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
-        <w:rPr/>
-[...13 lines deleted...]
-        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DE70DBA" w14:textId="77777777" w:rsidR="00352A31" w:rsidRDefault="00352A31">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
-        <w:rPr/>
-[...13 lines deleted...]
-        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44065A95" w14:textId="77777777" w:rsidR="00352A31" w:rsidRDefault="00352A31">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
-        <w:rPr/>
-[...13 lines deleted...]
-        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42CDE0F1" w14:textId="77777777" w:rsidR="00352A31" w:rsidRDefault="00DE6CC5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
-        <w:rPr/>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="00000A"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
-          <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t>Листов 11</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...178 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+    <w:p w14:paraId="6F3B5D15" w14:textId="77777777" w:rsidR="00352A31" w:rsidRDefault="00352A31">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="536EDF2C" w14:textId="77777777" w:rsidR="00352A31" w:rsidRDefault="00352A31">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F746E3A" w14:textId="77777777" w:rsidR="00352A31" w:rsidRDefault="00352A31">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10B59FB5" w14:textId="77777777" w:rsidR="00352A31" w:rsidRDefault="00352A31">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22BCA72A" w14:textId="77777777" w:rsidR="00352A31" w:rsidRDefault="00352A31">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A65C9E1" w14:textId="77777777" w:rsidR="00352A31" w:rsidRDefault="00352A31">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DFE8B7C" w14:textId="77777777" w:rsidR="00352A31" w:rsidRDefault="00352A31">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="593A1094" w14:textId="77777777" w:rsidR="00352A31" w:rsidRDefault="00352A31">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="239AD369" w14:textId="77777777" w:rsidR="00352A31" w:rsidRDefault="00352A31">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
-        <w:rPr/>
-[...8 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05AD2E3A" w14:textId="77777777" w:rsidR="00352A31" w:rsidRDefault="00352A31">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
-[...17 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FD31AB2" w14:textId="77777777" w:rsidR="00352A31" w:rsidRDefault="00352A31">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
-[...17 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40B3FE46" w14:textId="77777777" w:rsidR="00352A31" w:rsidRDefault="00352A31">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
-[...17 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="542E9493" w14:textId="77777777" w:rsidR="00352A31" w:rsidRDefault="00352A31">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
-[...17 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A06C0BE" w14:textId="77777777" w:rsidR="00352A31" w:rsidRDefault="00352A31">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
-[...17 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="101CFDBC" w14:textId="77777777" w:rsidR="00352A31" w:rsidRDefault="00352A31">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
-[...17 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="433EDE6D" w14:textId="77777777" w:rsidR="00352A31" w:rsidRDefault="00352A31">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
-[...17 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DE7E03A" w14:textId="77777777" w:rsidR="00352A31" w:rsidRDefault="00352A31">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
-[...17 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2391E8BD" w14:textId="77777777" w:rsidR="00352A31" w:rsidRDefault="00352A31">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
-[...30 lines deleted...]
-          <w:i/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F9A6211" w14:textId="77777777" w:rsidR="00352A31" w:rsidRDefault="00352A31">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="00000A"/>
-          <w:kern w:val="0"/>
-[...12 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="240"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00352A31">
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="0" w:footer="0" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:formProt w:val="0"/>
+          <w:docGrid w:linePitch="360" w:charSpace="4096"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50B103FC" w14:textId="77777777" w:rsidR="00352A31" w:rsidRDefault="00DE6CC5">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
-        <w:rPr/>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:shd w:fill="auto" w:val="clear"/>
-        </w:rPr>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>АННОТАЦИЯ</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...13 lines deleted...]
-          <w:shd w:fill="auto" w:val="clear"/>
+    <w:p w14:paraId="31F2C446" w14:textId="77777777" w:rsidR="00352A31" w:rsidRDefault="00DE6CC5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">В документе приведены сведения, необходимые пользователю для установки </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>программы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-          <w:shd w:fill="auto" w:val="clear"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> «Maxim: заказ такси (Watch)» на смарт-часы на базе ОС </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-          <w:shd w:fill="auto" w:val="clear"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Wear.</w:t>
-[...16 lines deleted...]
-          <w:shd w:fill="auto" w:val="clear"/>
+        <w:t>Wear</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C629D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49607038" w14:textId="77777777" w:rsidR="00352A31" w:rsidRDefault="00DE6CC5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Правообладатель: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...8 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>О</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-          <w:spacing w:val="0"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>ОО "МАКСИМ.ПЛАТФОРМА"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-          <w:bCs w:val="false"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>(ИНН 4501226750)</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p>
-[...2 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="240"/>
+    <w:p w14:paraId="13BDF66E" w14:textId="77777777" w:rsidR="00352A31" w:rsidRDefault="00DE6CC5">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
-        <w:rPr/>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:shd w:fill="auto" w:val="clear"/>
-        </w:rPr>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>СОДЕРЖАНИЕ</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+    <w:p w14:paraId="79A38484" w14:textId="77777777" w:rsidR="00352A31" w:rsidRDefault="00DE6CC5">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="709"/>
-          <w:tab w:val="right" w:pos="9781" w:leader="dot"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9781"/>
         </w:tabs>
-        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Введение</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
         <w:tab/>
         <w:t>4</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+    <w:p w14:paraId="111FC2C1" w14:textId="77777777" w:rsidR="00352A31" w:rsidRDefault="00DE6CC5">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="709"/>
-          <w:tab w:val="right" w:pos="9781" w:leader="dot"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9781"/>
         </w:tabs>
-        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>1 Назначение и условия применения</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
         <w:tab/>
         <w:t>5</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+    <w:p w14:paraId="0A7F10E7" w14:textId="77777777" w:rsidR="00352A31" w:rsidRDefault="00DE6CC5">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="709"/>
-          <w:tab w:val="right" w:pos="9781" w:leader="dot"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9781"/>
         </w:tabs>
-        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>2 Подготовка к работе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
         <w:tab/>
         <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+    <w:p w14:paraId="47B81687" w14:textId="77777777" w:rsidR="00352A31" w:rsidRDefault="00DE6CC5">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="709"/>
-          <w:tab w:val="right" w:pos="9781" w:leader="dot"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9781"/>
         </w:tabs>
-        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="283"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>2.1 Состав и содержание дистрибутивного носителя данных</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
         <w:tab/>
         <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+    <w:p w14:paraId="7C45241D" w14:textId="77777777" w:rsidR="00352A31" w:rsidRDefault="00DE6CC5">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="709"/>
-          <w:tab w:val="right" w:pos="9781" w:leader="dot"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9781"/>
         </w:tabs>
-        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="283"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>2.2 Порядок загрузки данных и программ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
         <w:tab/>
         <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+    <w:p w14:paraId="03875C08" w14:textId="77777777" w:rsidR="00352A31" w:rsidRDefault="00DE6CC5">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="709"/>
-          <w:tab w:val="right" w:pos="9781" w:leader="dot"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9781"/>
         </w:tabs>
-        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>2.3 Порядок проверки работоспособности</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
         <w:tab/>
         <w:t>10</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+    <w:p w14:paraId="7AE25D2B" w14:textId="77777777" w:rsidR="00352A31" w:rsidRDefault="00DE6CC5">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="709"/>
-          <w:tab w:val="right" w:pos="9781" w:leader="dot"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9781"/>
         </w:tabs>
-        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-        <w:ind w:hanging="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
-        <w:rPr/>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:shd w:fill="auto" w:val="clear"/>
-        </w:rPr>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>ВВЕДЕНИЕ</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+    <w:p w14:paraId="591D38A6" w14:textId="77777777" w:rsidR="00352A31" w:rsidRDefault="00352A31">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="709"/>
-          <w:tab w:val="right" w:pos="9781" w:leader="dot"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9781"/>
         </w:tabs>
-        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-        <w:ind w:left="284" w:hanging="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284"/>
         <w:jc w:val="center"/>
-        <w:rPr/>
-[...8 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51132639" w14:textId="77777777" w:rsidR="00352A31" w:rsidRDefault="00DE6CC5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-          <w:shd w:fill="auto" w:val="clear"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Требования настоящего документа применяются при:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+    <w:p w14:paraId="66AE4474" w14:textId="77777777" w:rsidR="00352A31" w:rsidRDefault="00DE6CC5">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="850"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-          <w:shd w:fill="auto" w:val="clear"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>предварительных комплексных испытаниях;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+    <w:p w14:paraId="4684F79F" w14:textId="77777777" w:rsidR="00352A31" w:rsidRDefault="00DE6CC5">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="850"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-          <w:shd w:fill="auto" w:val="clear"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>опытной эксплуатации;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+    <w:p w14:paraId="761C74A9" w14:textId="77777777" w:rsidR="00352A31" w:rsidRDefault="00DE6CC5">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="850"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-          <w:shd w:fill="auto" w:val="clear"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>приемочных испытаниях;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+    <w:p w14:paraId="3CB478CC" w14:textId="77777777" w:rsidR="00352A31" w:rsidRDefault="00DE6CC5">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="850"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-          <w:shd w:fill="auto" w:val="clear"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>промышленной эксплуатации.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...2 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+    <w:p w14:paraId="728AF842" w14:textId="77777777" w:rsidR="00352A31" w:rsidRDefault="00DE6CC5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-          <w:spacing w:val="0"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Ф</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">ункциональным назначением программы является </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...9 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>автоматизация процесса сопровождения и изменения принятых с помощью мобильного приложения, сайта, звонка и иными способами заказов на услуги (включая, но не ограничиваясь) перевозки пассажиров, в том числе перевозки грузов, курьерской доставке, запуску двигателя автомобиля, эвакуатора, личного водителя, аварийного комиссара, буксировке, перевозке животных, погрузочно-разгрузочных работ, посредством приложения, подключенного к сети Интернет и установленного на сма</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>рт-часы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5862E71F" w14:textId="77777777" w:rsidR="00352A31" w:rsidRDefault="00DE6CC5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-          <w:shd w:fill="auto" w:val="clear"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Конечный пользователь программы должен обладать практическими навыками работы с выбранным им для использования типом ЭВМ.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...2 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+    <w:p w14:paraId="654986DF" w14:textId="77777777" w:rsidR="00352A31" w:rsidRDefault="00DE6CC5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
-        <w:rPr/>
-[...6 lines deleted...]
-          <w:shd w:fill="auto" w:val="clear"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Размещение актуальной технической документации осуществляется на сайте в течение всего жизненного цикла продукта.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...29 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+    <w:p w14:paraId="50C80775" w14:textId="77777777" w:rsidR="00352A31" w:rsidRDefault="00352A31">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24D2E34E" w14:textId="77777777" w:rsidR="00352A31" w:rsidRDefault="00DE6CC5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p>
-[...2 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="240"/>
+    <w:p w14:paraId="4966EBF8" w14:textId="77777777" w:rsidR="00352A31" w:rsidRDefault="00DE6CC5">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
-        <w:rPr/>
-[...3 lines deleted...]
-          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:shd w:fill="auto" w:val="clear"/>
-        </w:rPr>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>1 НАЗНАЧЕНИЕ И УСЛОВИЯ ПРИМЕНЕНИЯ</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...9 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+    <w:p w14:paraId="0C77719F" w14:textId="77777777" w:rsidR="00352A31" w:rsidRDefault="00DE6CC5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:kern w:val="0"/>
-[...3 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Программа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-          <w:shd w:fill="auto" w:val="clear"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-          <w:shd w:fill="auto" w:val="clear"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Maxim: заказ такси (Watch)</w:t>
-[...6 lines deleted...]
-          <w:shd w:fill="auto" w:val="clear"/>
+        <w:t>Maxim</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C629D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>: заказ такси (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Watch</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C629D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">» автоматизирует сопровождение </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:kern w:val="0"/>
-[...3 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>заказов</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-          <w:shd w:fill="auto" w:val="clear"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> на предоставление транспортных и информационных услуг, а также прочие взаимодействия </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:kern w:val="0"/>
-[...3 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">пользователя </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-          <w:shd w:fill="auto" w:val="clear"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>посредством приложения, установленного на смарт-часы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-          <w:lang w:val="ru-RU"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...12 lines deleted...]
-          <w:shd w:fill="auto" w:val="clear"/>
+    <w:p w14:paraId="5D4EA326" w14:textId="77777777" w:rsidR="00352A31" w:rsidRDefault="00DE6CC5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Тип ЭВМ пользователя: с</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-          <w:smallCaps w:val="false"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:spacing w:val="0"/>
-[...12 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">март-часы на базе ОС </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Wear</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> OS 1.0 и новее. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CD5C019" w14:textId="77777777" w:rsidR="00352A31" w:rsidRDefault="00DE6CC5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p>
-[...2 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="240"/>
+    <w:p w14:paraId="1F374A03" w14:textId="77777777" w:rsidR="00352A31" w:rsidRDefault="00DE6CC5">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
-        <w:rPr/>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:shd w:fill="auto" w:val="clear"/>
-        </w:rPr>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>2 ПОДГОТОВКА К РАБОТЕ</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...9 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+    <w:p w14:paraId="271F2125" w14:textId="77777777" w:rsidR="00352A31" w:rsidRDefault="00DE6CC5">
+      <w:pPr>
+        <w:spacing w:after="244" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
-          <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t>2.1 Состав и содержание дистрибутивного носителя данных</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...13 lines deleted...]
-          <w:shd w:fill="auto" w:val="clear"/>
+    <w:p w14:paraId="704749ED" w14:textId="77777777" w:rsidR="00352A31" w:rsidRDefault="00DE6CC5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Доступ к </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>мобильному приложению</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-          <w:shd w:fill="auto" w:val="clear"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-          <w:shd w:fill="auto" w:val="clear"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-          <w:shd w:fill="auto" w:val="clear"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Maxim: заказ такси (Watch)</w:t>
-[...6 lines deleted...]
-          <w:shd w:fill="auto" w:val="clear"/>
+        <w:t>Maxim</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C629D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>: заказ такси (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Watch</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C629D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">» </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-          <w:shd w:fill="auto" w:val="clear"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">предоставляется </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-          <w:lang w:val="ru-RU"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">для смарт-часов пользователя, которые связаны с мобильным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">телефоном или планшетным ПК </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-          <w:lang w:val="ru-RU"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">на базе </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-          <w:smallCaps w:val="false"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:spacing w:val="0"/>
-[...3 lines deleted...]
-          <w:lang w:val="ru-RU"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">ОС </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-          <w:smallCaps w:val="false"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:spacing w:val="0"/>
-[...2 lines deleted...]
-          <w:shd w:fill="auto" w:val="clear"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Android</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-          <w:smallCaps w:val="false"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:spacing w:val="0"/>
-[...3 lines deleted...]
-          <w:lang w:val="ru-RU"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4.1 и новее. </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...15 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    <w:p w14:paraId="79EBFFDB" w14:textId="77777777" w:rsidR="00352A31" w:rsidRDefault="00DE6CC5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Мобильное приложение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-          <w:lang w:val="ru-RU"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> «</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-          <w:shd w:fill="auto" w:val="clear"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Maxim: заказ такси (Watch)</w:t>
-[...8 lines deleted...]
-          <w:lang w:val="ru-RU"/>
+        <w:t>Maxim</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C629D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>: заказ такси (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Watch</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C629D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>» – это дополнение к мобильному приложению «</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-          <w:shd w:fill="auto" w:val="clear"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Maxim: заказ такси </w:t>
-[...8 lines deleted...]
-          <w:lang w:val="ru-RU"/>
+        <w:t>Maxim</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C629D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: заказ такси </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">на </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-          <w:shd w:fill="auto" w:val="clear"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Android», </w:t>
-[...8 lines deleted...]
-          <w:lang w:val="ru-RU"/>
+        <w:t>Android</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C629D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">», </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>которое должно быть установлено на мобильном телефоне или планшетном ПК пользователя.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...11 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+    <w:p w14:paraId="6DC37103" w14:textId="77777777" w:rsidR="00352A31" w:rsidRDefault="00DE6CC5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:shd w:fill="auto" w:val="clear"/>
-          <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Установка программы на смарт-часы возможна с помощью прямой ссылки на магазин приложений </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Google Play </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:t>Google</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C629D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:shd w:fill="auto" w:val="clear"/>
-          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Play</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C629D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>или с помощью установочного файла .</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>apk.</w:t>
-[...28 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:t>apk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C629D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DD3750D" w14:textId="77777777" w:rsidR="00352A31" w:rsidRDefault="00352A31">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="343E6265" w14:textId="77777777" w:rsidR="00352A31" w:rsidRDefault="00DE6CC5">
+      <w:pPr>
+        <w:spacing w:before="244" w:after="244" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t>2.2 Порядок загрузки данных и программ</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...6 lines deleted...]
-          <w:b/>
+    <w:p w14:paraId="58517B1B" w14:textId="77777777" w:rsidR="00352A31" w:rsidRDefault="00DE6CC5">
+      <w:pPr>
+        <w:spacing w:before="244" w:after="244" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve">2.2.1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Установка приложения </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:shd w:fill="auto" w:val="clear"/>
-          <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Maxim: заказ такси </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:t>Maxim</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C629D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:shd w:fill="auto" w:val="clear"/>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: заказ такси </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">на </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Android»</w:t>
-[...17 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:t>Android</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C629D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48ECA069" w14:textId="77777777" w:rsidR="00352A31" w:rsidRDefault="00DE6CC5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Для загрузки программы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>с помощью магазина приложений Google Play</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> необходимо:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...14 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+    <w:p w14:paraId="38D2C1AC" w14:textId="7A873AA8" w:rsidR="00352A31" w:rsidRDefault="00DE6CC5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">1) Открыть страницу с приложением в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Google</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Play</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ссылка на Интернет-ресурс: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId2">
-        <w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidR="00C629D3" w:rsidRPr="00DB4E59">
           <w:rPr>
-            <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:rStyle w:val="af3"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
-            <w:u w:val="single"/>
           </w:rPr>
-          <w:t>https://play.google.com/store/apps/details?id=com.taxsee.taxsee</w:t>
+          <w:t>https://play.google.c</w:t>
+        </w:r>
+        <w:r w:rsidR="00C629D3" w:rsidRPr="00DB4E59">
+          <w:rPr>
+            <w:rStyle w:val="af3"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:t>o</w:t>
+        </w:r>
+        <w:r w:rsidR="00C629D3" w:rsidRPr="00DB4E59">
+          <w:rPr>
+            <w:rStyle w:val="af3"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:t>m/store/apps/details?id=com.maxim.internal</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...8 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...14 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+    <w:p w14:paraId="085CC20C" w14:textId="77777777" w:rsidR="00352A31" w:rsidRDefault="00DE6CC5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>2) Установить приложение на устройство, нажав на кнопку «Установить» (рисунок 1).</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...14 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+    <w:p w14:paraId="698D02AD" w14:textId="1B37BEFD" w:rsidR="00352A31" w:rsidRDefault="00C629D3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00486787">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor behindDoc="0" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="1" allowOverlap="1" relativeHeight="2">
-[...7 lines deleted...]
-            <wp:extent cx="4951095" cy="2403475"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="44A6B67E" wp14:editId="4AB3DDA9">
+            <wp:extent cx="5940425" cy="1373505"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:wrapTopAndBottom/>
-            <wp:docPr id="1" name="Изображение1" descr=""/>
+            <wp:docPr id="500141026" name="Рисунок 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name="Изображение1" descr=""/>
+                    <pic:cNvPr id="0" name="Picture 6"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId3"/>
+                    <a:blip r:embed="rId8">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4951095" cy="2403475"/>
+                      <a:ext cx="5940425" cy="1373505"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:anchor>
+          </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p>
-[...18 lines deleted...]
-          <w:shd w:fill="auto" w:val="clear"/>
+    <w:p w14:paraId="61AC8927" w14:textId="77777777" w:rsidR="00352A31" w:rsidRDefault="00DE6CC5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Рисунок 1 – Установка приложения из магазина приложений </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-          <w:shd w:fill="auto" w:val="clear"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Google Play.</w:t>
-[...62 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:t>Google</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C629D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Play</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C629D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="331682FF" w14:textId="77777777" w:rsidR="00352A31" w:rsidRDefault="00352A31">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01AC44B6" w14:textId="77777777" w:rsidR="00352A31" w:rsidRDefault="00352A31">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48D4A5F3" w14:textId="77777777" w:rsidR="00352A31" w:rsidRDefault="00DE6CC5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:tab/>
         <w:t>2.3 Порядок проверки работоспособности</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...21 lines deleted...]
-        <w:keepNext w:val="true"/>
+    <w:p w14:paraId="20EF3F16" w14:textId="77777777" w:rsidR="00352A31" w:rsidRDefault="00352A31">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1553F760" w14:textId="77777777" w:rsidR="00352A31" w:rsidRDefault="00DE6CC5">
+      <w:pPr>
+        <w:keepNext/>
         <w:keepLines/>
-        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...10 lines deleted...]
-          <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Для проверки доступности </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-          <w:shd w:fill="auto" w:val="clear"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-          <w:shd w:fill="auto" w:val="clear"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Maxim: заказ такси (Watch)</w:t>
-[...6 lines deleted...]
-          <w:shd w:fill="auto" w:val="clear"/>
+        <w:t>Maxim</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C629D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>: заказ такси (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Watch</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C629D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">» </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-          <w:shd w:fill="auto" w:val="clear"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>с устройства пользователя необходимо выполнить следующие действия:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+    <w:p w14:paraId="5145E32F" w14:textId="77777777" w:rsidR="00352A31" w:rsidRDefault="00DE6CC5">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-          <w:shd w:fill="auto" w:val="clear"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Открыть приложение </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-          <w:shd w:fill="auto" w:val="clear"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-          <w:shd w:fill="auto" w:val="clear"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Maxim: заказ такси </w:t>
-[...8 lines deleted...]
-          <w:lang w:val="ru-RU"/>
+        <w:t>Maxim</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C629D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: заказ такси </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">на </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-          <w:shd w:fill="auto" w:val="clear"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Android</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-          <w:shd w:fill="auto" w:val="clear"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>» на мобильном телефоне или планшетном ПК.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+    <w:p w14:paraId="01295C97" w14:textId="77777777" w:rsidR="00352A31" w:rsidRDefault="00DE6CC5">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-          <w:shd w:fill="auto" w:val="clear"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Авторизоваться, следуя инструкциям в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>приложении.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+    <w:p w14:paraId="2AD1D084" w14:textId="77777777" w:rsidR="00352A31" w:rsidRDefault="00DE6CC5">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:shd w:fill="auto" w:val="clear"/>
-          <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Создать заказ в приложении на мобильном телефоне.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+    <w:p w14:paraId="4E39329E" w14:textId="77777777" w:rsidR="00352A31" w:rsidRDefault="00DE6CC5">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:shd w:fill="auto" w:val="clear"/>
-          <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Убедиться, что в приложении на смарт-часах </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:kern w:val="0"/>
-[...3 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">отобразился процесс поиска </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:shd w:fill="auto" w:val="clear"/>
-          <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>исполнителя на заказ или информация о транспортном средстве.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...13 lines deleted...]
-          <w:shd w:fill="auto" w:val="clear"/>
+    <w:p w14:paraId="0357B480" w14:textId="77777777" w:rsidR="00352A31" w:rsidRDefault="00DE6CC5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>При возникновении затруднений или ошибок, следует обратиться в службу поддержки.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr>
-[...1 lines deleted...]
-      <w:type w:val="nextPage"/>
+    <w:sectPr w:rsidR="00352A31">
+      <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:left="1134" w:right="1134" w:header="567" w:top="993" w:footer="0" w:bottom="567" w:gutter="0"/>
-[...3 lines deleted...]
-      <w:docGrid w:type="default" w:linePitch="360" w:charSpace="4096"/>
+      <w:pgMar w:top="993" w:right="1134" w:bottom="567" w:left="1134" w:header="567" w:footer="0" w:gutter="0"/>
+      <w:cols w:space="720"/>
+      <w:formProt w:val="0"/>
+      <w:docGrid w:linePitch="360" w:charSpace="4096"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="1042969C" w14:textId="77777777" w:rsidR="00DE6CC5" w:rsidRDefault="00DE6CC5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="27C43DA5" w14:textId="77777777" w:rsidR="00DE6CC5" w:rsidRDefault="00DE6CC5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
-    <w:charset w:val="00"/>
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...5 lines deleted...]
-    <w:charset w:val="00"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-  </w:font>
-[...9 lines deleted...]
-    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="OpenSymbol">
-    <w:altName w:val="Arial Unicode MS"/>
-[...1 lines deleted...]
-    <w:family w:val="roman"/>
+    <w:panose1 w:val="05010000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800000AF" w:usb1="1001ECEA" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Sans">
     <w:altName w:val="Arial"/>
-    <w:charset w:val="01"/>
-    <w:family w:val="roman"/>
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman">
-[...1 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Microsoft YaHei">
+    <w:panose1 w:val="020B0503020204020204"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="03564D28" w14:textId="77777777" w:rsidR="00DE6CC5" w:rsidRDefault="00DE6CC5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="7E4FAF5F" w14:textId="77777777" w:rsidR="00DE6CC5" w:rsidRDefault="00DE6CC5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14 wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
+      <w:id w:val="41900244"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
-        <w:docPartUnique w:val="true"/>
+        <w:docPartUnique/>
       </w:docPartObj>
-      <w:id w:val="41900244"/>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p>
+      <w:p w14:paraId="25649D00" w14:textId="77777777" w:rsidR="00352A31" w:rsidRDefault="00DE6CC5">
         <w:pPr>
-          <w:pStyle w:val="Style25"/>
+          <w:pStyle w:val="af0"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
-            <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
-            <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
-          <w:instrText> PAGE </w:instrText>
+          <w:instrText>PAGE</w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
-            <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
-            <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
-            <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p>
+  <w:p w14:paraId="1FE7C099" w14:textId="77777777" w:rsidR="00352A31" w:rsidRDefault="00352A31">
     <w:pPr>
-      <w:pStyle w:val="Style25"/>
-      <w:rPr/>
+      <w:pStyle w:val="af0"/>
     </w:pPr>
-    <w:r>
-[...1 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml">
-  <w:abstractNum w:abstractNumId="1">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2380138B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E24C43AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:sz w:val="28"/>
@@ -3218,386 +2888,440 @@
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
-[...109 lines deleted...]
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="36801817"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D4E27676"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
-    <w:abstractNumId w:val="1"/>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6AF879EF"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4CFA7FCC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="7146878">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1143355941">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="3" w16cid:durableId="1338576284">
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
-  <w:zoom w:percent="95"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="130"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="709"/>
-  <w:autoHyphenation w:val="true"/>
+  <w:autoHyphenation/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00352A31"/>
+    <w:rsid w:val="00352A31"/>
+    <w:rsid w:val="00A61091"/>
+    <w:rsid w:val="00AA02A8"/>
+    <w:rsid w:val="00C629D3"/>
+    <w:rsid w:val="00DE6CC5"/>
+    <w:rsid w:val="00E91962"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
   <w:themeFontLang w:val="" w:eastAsia="" w:bidi=""/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="12288999"/>
+  <w15:docId w15:val="{55475A38-5939-4D86-BCCD-A090185630A2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:suppressAutoHyphens w:val="true"/>
+        <w:suppressAutoHyphens/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3753,52 +3477,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -3865,335 +3589,315 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
-      <w:widowControl/>
-[...3 lines deleted...]
-      <w:jc w:val="left"/>
+      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-      <w:kern w:val="0"/>
       <w:sz w:val="22"/>
-      <w:szCs w:val="22"/>
-      <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="1">
-    <w:name w:val="Heading 1"/>
-[...1 lines deleted...]
-    <w:next w:val="Normal"/>
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="LO-normal"/>
+    <w:next w:val="a"/>
     <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="true"/>
+      <w:keepNext/>
       <w:keepLines/>
-      <w:pageBreakBefore w:val="false"/>
-      <w:spacing w:lineRule="auto" w:line="240" w:before="400" w:after="120"/>
+      <w:spacing w:before="400" w:after="120"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
-    <w:rPr/>
   </w:style>
-  <w:style w:type="character" w:styleId="Style13">
+  <w:style w:type="table" w:default="1" w:styleId="a1">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="a2">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="-">
     <w:name w:val="Интернет-ссылка"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0098276e"/>
+    <w:rsid w:val="0098276E"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention">
+  <w:style w:type="character" w:styleId="a3">
     <w:name w:val="Unresolved Mention"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="0098276e"/>
+    <w:rsid w:val="0098276E"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
-      <w:shd w:fill="E1DFDD" w:val="clear"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Style14" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="a4">
     <w:name w:val="Верхний колонтитул Знак"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="a6"/>
+    <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
-    <w:rsid w:val="0020343b"/>
-    <w:rPr/>
+    <w:rsid w:val="0020343B"/>
   </w:style>
-  <w:style w:type="character" w:styleId="Style15" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="a5">
     <w:name w:val="Нижний колонтитул Знак"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="a8"/>
+    <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
-    <w:rsid w:val="0020343b"/>
-    <w:rPr/>
+    <w:rsid w:val="0020343B"/>
   </w:style>
-  <w:style w:type="character" w:styleId="Style16">
+  <w:style w:type="character" w:customStyle="1" w:styleId="a6">
     <w:name w:val="Посещённая гиперссылка"/>
     <w:rPr>
       <w:color w:val="800000"/>
       <w:u w:val="single"/>
-      <w:lang w:val="zxx" w:eastAsia="zxx" w:bidi="zxx"/>
+      <w:lang/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Style17">
+  <w:style w:type="character" w:customStyle="1" w:styleId="a7">
     <w:name w:val="Маркеры"/>
     <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:eastAsia="OpenSymbol" w:cs="OpenSymbol"/>
+      <w:rFonts w:ascii="OpenSymbol" w:eastAsia="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Style18">
+  <w:style w:type="character" w:customStyle="1" w:styleId="a8">
     <w:name w:val="Символ нумерации"/>
     <w:qFormat/>
-    <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Style19">
-[...2 lines deleted...]
-    <w:next w:val="Style20"/>
+  <w:style w:type="paragraph" w:styleId="a9">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="aa"/>
     <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="true"/>
+      <w:keepNext/>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Microsoft YaHei" w:cs="Arial"/>
+      <w:rFonts w:ascii="Liberation Sans" w:eastAsia="Microsoft YaHei" w:hAnsi="Liberation Sans" w:cs="Arial"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Style20">
+  <w:style w:type="paragraph" w:styleId="aa">
     <w:name w:val="Body Text"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="a"/>
     <w:pPr>
-      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="140"/>
+      <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Style21">
+  <w:style w:type="paragraph" w:styleId="ab">
     <w:name w:val="List"/>
-    <w:basedOn w:val="Style20"/>
-    <w:pPr/>
+    <w:basedOn w:val="aa"/>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Style22">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+  <w:style w:type="paragraph" w:styleId="ac">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="a"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Style23">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+  <w:style w:type="paragraph" w:styleId="ad">
+    <w:name w:val="index heading"/>
+    <w:basedOn w:val="a"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="ae">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="007f2fc9"/>
+    <w:rsid w:val="007F2FC9"/>
     <w:pPr>
-      <w:spacing w:before="0" w:after="160"/>
-      <w:ind w:left="720" w:hanging="0"/>
+      <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
-    <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Style24">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="af">
     <w:name w:val="Верхний и нижний колонтитулы"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="a"/>
     <w:qFormat/>
-    <w:pPr/>
-    <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Style25">
-[...2 lines deleted...]
-    <w:link w:val="a7"/>
+  <w:style w:type="paragraph" w:styleId="af0">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="a"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0020343b"/>
+    <w:rsid w:val="0020343B"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="clear" w:pos="709"/>
-[...1 lines deleted...]
-        <w:tab w:val="right" w:pos="9355" w:leader="none"/>
+        <w:tab w:val="center" w:pos="4677"/>
+        <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
-      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Style26">
-[...2 lines deleted...]
-    <w:link w:val="a9"/>
+  <w:style w:type="paragraph" w:styleId="af1">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="a"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0020343b"/>
+    <w:rsid w:val="0020343B"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="clear" w:pos="709"/>
-[...1 lines deleted...]
-        <w:tab w:val="right" w:pos="9355" w:leader="none"/>
+        <w:tab w:val="center" w:pos="4677"/>
+        <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
-      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="LOnormal">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="LO-normal">
     <w:name w:val="LO-normal"/>
     <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af2">
+    <w:name w:val="toa heading"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:widowControl/>
-[...3 lines deleted...]
-      <w:jc w:val="left"/>
+      <w:keepNext/>
+      <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...4 lines deleted...]
-      <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w:rFonts w:ascii="Liberation Sans" w:eastAsia="Arial" w:hAnsi="Liberation Sans"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOAHeading">
-[...9 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:styleId="af3">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C629D3"/>
     <w:rPr>
-      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Arial" w:cs="" w:cstheme="minorBidi"/>
-[...6 lines deleted...]
-      <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
-    <w:name w:val="No List"/>
+  <w:style w:type="character" w:styleId="af4">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
-[...13 lines deleted...]
-    </w:tblPr>
+    <w:rsid w:val="00C629D3"/>
+    <w:rPr>
+      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-[...1 lines deleted...]
-</Relationships>
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://play.google.com/store/apps/details?id=com.maxim.internal" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -4451,69 +4155,78 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Application>LibreOffice/6.4.7.2$Linux_X86_64 LibreOffice_project/40$Build-2</Application>
-[...4 lines deleted...]
-  <Paragraphs>45</Paragraphs>
+  <Pages>6</Pages>
+  <Words>529</Words>
+  <Characters>3016</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>25</Lines>
+  <Paragraphs>7</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>3538</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator>Бобылева Дарья Валерьевна</dc:creator>
   <dc:description/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:language>ru-RU</dc:language>
-  <cp:lastModifiedBy/>
-[...3 lines deleted...]
-  <dc:title/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="AppVersion">
     <vt:lpwstr>16.0000</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="DocSecurity">
     <vt:i4>0</vt:i4>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="HyperlinksChanged">
-    <vt:bool>0</vt:bool>
+    <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="LinksUpToDate">
-    <vt:bool>0</vt:bool>
+    <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ScaleCrop">
-    <vt:bool>0</vt:bool>
+    <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="ShareDoc">
-    <vt:bool>0</vt:bool>
+    <vt:bool>false</vt:bool>
   </property>
 </Properties>
 </file>