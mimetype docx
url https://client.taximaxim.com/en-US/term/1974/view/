--- v0 (2026-06-11)
+++ v1 (2026-09-10)
@@ -1,3458 +1,2600 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/_rels/document.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
-[...1 lines deleted...]
-</Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14 wp14">
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p>
-[...3 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="57"/>
+    <w:p w:rsidR="00AD0682" w:rsidRDefault="00AD0682">
+      <w:pPr>
+        <w:spacing w:after="57" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AD0682" w:rsidRDefault="00AD0682">
+      <w:pPr>
+        <w:spacing w:after="57" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="00000A"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="ru-RU" w:bidi="ar-SA"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AD0682" w:rsidRDefault="00AD0682">
+      <w:pPr>
+        <w:spacing w:after="57" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="00000A"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="ru-RU" w:bidi="ar-SA"/>
-[...7 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="57"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AD0682" w:rsidRDefault="00AD0682">
+      <w:pPr>
+        <w:spacing w:after="57" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AD0682" w:rsidRDefault="00AD0682">
+      <w:pPr>
+        <w:spacing w:after="57" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="00000A"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="ru-RU" w:bidi="ar-SA"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AD0682" w:rsidRDefault="00AD0682">
+      <w:pPr>
+        <w:spacing w:after="57" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="00000A"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="ru-RU" w:bidi="ar-SA"/>
-[...7 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="57"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AD0682" w:rsidRDefault="00AD0682">
+      <w:pPr>
+        <w:spacing w:after="57" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AD0682" w:rsidRDefault="00AD0682">
+      <w:pPr>
+        <w:spacing w:after="57" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="00000A"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="ru-RU" w:bidi="ar-SA"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AD0682" w:rsidRDefault="00646F6F">
+      <w:pPr>
+        <w:spacing w:after="57" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="00000A"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="ru-RU" w:bidi="ar-SA"/>
-[...7 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="57"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Максим: заказ такси (версия для Apple Watch)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AD0682" w:rsidRDefault="00AD0682">
+      <w:pPr>
+        <w:spacing w:after="57" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AD0682" w:rsidRDefault="00AD0682">
+      <w:pPr>
+        <w:spacing w:after="57" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AD0682" w:rsidRDefault="00646F6F">
+      <w:pPr>
+        <w:spacing w:after="57" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:b/>
           <w:color w:val="00000A"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="ru-RU" w:bidi="ar-SA"/>
-[...17 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="57"/>
+        </w:rPr>
+        <w:t>ИНСТРУКЦИЯ ПО УСТАНОВКЕ МОБИЛЬНОГО ПРИЛОЖЕНИЯ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AD0682" w:rsidRDefault="00AD0682">
+      <w:pPr>
+        <w:spacing w:after="57" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
-[...248 lines deleted...]
-        <w:ind w:left="0" w:hanging="0"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AD0682" w:rsidRDefault="00646F6F">
+      <w:pPr>
+        <w:spacing w:after="57" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
-          <w:shd w:fill="auto" w:val="clear"/>
-          <w:lang w:val="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">Листов </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidR="00750254">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="00000A"/>
-          <w:kern w:val="0"/>
-[...309 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="57"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AD0682" w:rsidRDefault="00AD0682">
+      <w:pPr>
+        <w:spacing w:after="57" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AD0682" w:rsidRDefault="00AD0682">
+      <w:pPr>
+        <w:spacing w:after="57" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AD0682" w:rsidRDefault="00AD0682">
+      <w:pPr>
+        <w:spacing w:after="57" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AD0682" w:rsidRDefault="00AD0682">
+      <w:pPr>
+        <w:spacing w:after="57" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AD0682" w:rsidRDefault="00AD0682">
+      <w:pPr>
+        <w:spacing w:after="57" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AD0682" w:rsidRDefault="00AD0682">
+      <w:pPr>
+        <w:spacing w:after="57" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AD0682" w:rsidRDefault="00AD0682">
+      <w:pPr>
+        <w:spacing w:after="57" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AD0682" w:rsidRDefault="00AD0682">
+      <w:pPr>
+        <w:spacing w:after="57" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AD0682" w:rsidRDefault="00AD0682">
+      <w:pPr>
+        <w:spacing w:after="57" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AD0682" w:rsidRDefault="00AD0682">
+      <w:pPr>
+        <w:spacing w:after="57" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AD0682" w:rsidRDefault="00AD0682">
+      <w:pPr>
+        <w:spacing w:after="57" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AD0682" w:rsidRDefault="00AD0682">
+      <w:pPr>
+        <w:spacing w:after="57" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AD0682" w:rsidRDefault="00AD0682">
+      <w:pPr>
+        <w:spacing w:after="57" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AD0682" w:rsidRDefault="00AD0682">
+      <w:pPr>
+        <w:spacing w:after="57" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
-[...19 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="57"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AD0682" w:rsidRDefault="00AD0682">
+      <w:pPr>
+        <w:spacing w:after="57" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
-[...19 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="57"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AD0682" w:rsidRDefault="00AD0682">
+      <w:pPr>
+        <w:spacing w:after="57" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
-[...19 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="57"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AD0682" w:rsidRDefault="00AD0682">
+      <w:pPr>
+        <w:spacing w:after="57" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
-[...19 lines deleted...]
-          <w:type w:val="nextPage"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AD0682" w:rsidRDefault="00AD0682">
+      <w:pPr>
+        <w:spacing w:after="57" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00AD0682">
           <w:pgSz w:w="11906" w:h="16838"/>
-          <w:pgMar w:left="1701" w:right="850" w:header="0" w:top="1134" w:footer="0" w:bottom="1134" w:gutter="0"/>
-[...3 lines deleted...]
-          <w:docGrid w:type="default" w:linePitch="360" w:charSpace="4096"/>
+          <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="0" w:footer="0" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:formProt w:val="0"/>
+          <w:docGrid w:linePitch="360" w:charSpace="4096"/>
         </w:sectPr>
-        <w:pStyle w:val="Normal"/>
-        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="57"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AD0682" w:rsidRDefault="00646F6F">
+      <w:pPr>
+        <w:spacing w:after="57" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...28 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="ru-RU" w:bidi="ar-SA"/>
-        </w:rPr>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>АННОТАЦИЯ</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-          <w:lang w:val="ru-RU" w:bidi="ar-SA"/>
+    <w:p w:rsidR="00AD0682" w:rsidRDefault="00646F6F">
+      <w:pPr>
+        <w:spacing w:after="57" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">В документе приведены сведения, необходимые пользователю для установки приложения </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-          <w:lang w:val="ru-RU" w:bidi="ar-SA"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-          <w:smallCaps w:val="false"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:spacing w:val="0"/>
-[...13 lines deleted...]
-          <w:lang w:val="ru-RU" w:bidi="ar-SA"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Максим: заказ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>такси (версия для Apple Watch)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-          <w:lang w:val="ru-RU" w:bidi="ar-SA"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-          <w:lang w:val="ru-RU" w:bidi="ar-SA"/>
+    <w:p w:rsidR="00AD0682" w:rsidRDefault="00646F6F">
+      <w:pPr>
+        <w:spacing w:after="57" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Перечислены назначения и условия применения, описана подготовка к работе. </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...7 lines deleted...]
-          <w:i/>
+    <w:p w:rsidR="00AD0682" w:rsidRDefault="00646F6F">
+      <w:pPr>
+        <w:spacing w:after="57" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="00000A"/>
-          <w:kern w:val="0"/>
-[...14 lines deleted...]
-        <w:t>Настоящий документ пересматривается на регулярной основе. Содержание данного документа может быть изменено без предварительного уведомления пользователей с последующим размещением на соответствующей странице сайта</w:t>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Настоящий документ пересматривается на регулярной основе. Содержание данного документа может быть изменено без предварительного уведомления пользова</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>телей с последующим размещением на соответствующей странице сайта</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk34408995"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-          <w:lang w:val="ru-RU" w:bidi="ar-SA"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-          <w:lang w:val="ru-RU" w:bidi="ar-SA"/>
+    <w:p w:rsidR="00AD0682" w:rsidRDefault="00646F6F">
+      <w:pPr>
+        <w:spacing w:after="57" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Правообладатель:</w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w:r w:rsidR="00750254">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...10 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>ООО "МАКСИМ.ПЛАТФОРМА"</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidR="00750254">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(ИНН 4501226750)</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AD0682" w:rsidRDefault="00646F6F">
+      <w:pPr>
+        <w:spacing w:after="57" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="00000A"/>
-          <w:kern w:val="0"/>
-[...43 lines deleted...]
-        </w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>СОДЕРЖАНИЕ</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+    <w:p w:rsidR="00AD0682" w:rsidRDefault="00AD0682">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="709"/>
-          <w:tab w:val="right" w:pos="9781" w:leader="dot"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9781"/>
         </w:tabs>
-        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="57"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:spacing w:after="57" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...11 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+    </w:p>
+    <w:p w:rsidR="00AD0682" w:rsidRDefault="00646F6F">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="709"/>
-          <w:tab w:val="right" w:pos="9781" w:leader="dot"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9781"/>
         </w:tabs>
-        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="57"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:spacing w:after="57" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Введение</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
         <w:tab/>
         <w:t>4</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+    <w:p w:rsidR="00AD0682" w:rsidRDefault="00646F6F">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="709"/>
-          <w:tab w:val="right" w:pos="9781" w:leader="dot"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9781"/>
         </w:tabs>
-        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="57"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:spacing w:after="57" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>1 Назначение и условия применения</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
         <w:tab/>
         <w:t>5</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+    <w:p w:rsidR="00AD0682" w:rsidRDefault="00646F6F">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="709"/>
-          <w:tab w:val="right" w:pos="9781" w:leader="dot"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9781"/>
         </w:tabs>
-        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="57"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:spacing w:after="57" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>2 Подготовка к работе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
         <w:tab/>
         <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+    <w:p w:rsidR="00AD0682" w:rsidRDefault="00646F6F">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="709"/>
-          <w:tab w:val="right" w:pos="9781" w:leader="dot"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9781"/>
         </w:tabs>
-        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="57"/>
-[...8 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:spacing w:after="57" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
-[...1 lines deleted...]
-        <w:t>2.1 Состав и содержание дистрибутивного носителя данных</w:t>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.1 Состав и содержание дистрибутивного носителя </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>данных</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
         <w:tab/>
         <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+    <w:p w:rsidR="00AD0682" w:rsidRDefault="00646F6F">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="709"/>
-          <w:tab w:val="right" w:pos="9781" w:leader="dot"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9781"/>
         </w:tabs>
-        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="57"/>
-[...8 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:spacing w:after="57" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>2.2 Порядок загрузки данных и программ на устройства</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
         <w:tab/>
         <w:t>6</w:t>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="__DdeLink__19777_618408524"/>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p>
-[...2 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="57"/>
+    <w:p w:rsidR="00AD0682" w:rsidRDefault="00646F6F">
+      <w:pPr>
+        <w:spacing w:after="57" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="ru-RU" w:bidi="ar-SA"/>
-[...10 lines deleted...]
-      </w:r>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p>
-[...2 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="57"/>
+    <w:p w:rsidR="00AD0682" w:rsidRDefault="00646F6F">
+      <w:pPr>
+        <w:spacing w:after="57" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="ru-RU" w:bidi="ar-SA"/>
-        </w:rPr>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>ВВЕДЕНИЕ</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...2 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="57"/>
+    <w:p w:rsidR="00AD0682" w:rsidRDefault="00AD0682">
+      <w:pPr>
+        <w:spacing w:after="57" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AD0682" w:rsidRDefault="00646F6F">
+      <w:pPr>
+        <w:spacing w:after="57" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Требования настоящего документа применяются при установке программы</w:t>
+      </w:r>
+      <w:r w:rsidR="00750254">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Максим: заказ такси (версия для Apple Watch)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> устройство пользователя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AD0682" w:rsidRDefault="00646F6F">
+      <w:pPr>
+        <w:spacing w:after="57" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Функциональным назначением программы является </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">автоматизация процесса оформления и сопровождения заказа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>на оказание следующих услуг (включая, но не ограничиваясь): перевозка пассажиров и багажа, включая по заказу, перевозка грузов, курьерская доставка, запу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ск двигателя автомобиля, вызов эвакуатора; услуги личного водителя, аварийного комиссара, буксировка, перевозка животных, погрузочно-разгрузочные работы, а также позволяет осуществлять просмотр актуальной информации о заявках посредством приложения, устано</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>вленного на наручные часы Apple Watch, имеющих доступ к сети Интернет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AD0682" w:rsidRDefault="00646F6F">
+      <w:pPr>
+        <w:spacing w:after="57" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Конечный пользователь программы должен обладать практическими навыками работы с выбранным им для использования типом ЭВМ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AD0682" w:rsidRDefault="00646F6F">
+      <w:pPr>
+        <w:spacing w:after="57" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="ru-RU" w:bidi="ar-SA"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AD0682" w:rsidRDefault="00646F6F">
+      <w:pPr>
+        <w:spacing w:after="57" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="00000A"/>
-[...49 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>1 НАЗНАЧЕНИЕ И УСЛОВИЯ ПРИМЕНЕНИЯ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AD0682" w:rsidRDefault="00AD0682">
+      <w:pPr>
+        <w:spacing w:after="57" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AD0682" w:rsidRDefault="00646F6F">
+      <w:pPr>
+        <w:spacing w:after="57" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...25 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Максим: заказ такси </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(версия для Apple Watch)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...58 lines deleted...]
-          <w:smallCaps w:val="false"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> предназначен </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">для оформления и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">сопровождения </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:spacing w:val="0"/>
-[...47 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">заказов </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">на предоставление транспортных и информационных услуг с помощью смарт-часов </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>посредством сети Интернет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AD0682" w:rsidRDefault="00646F6F">
+      <w:pPr>
+        <w:spacing w:after="57" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Тип ЭВМ пользователя: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">смарт-часы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Apple Watch.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AD0682" w:rsidRDefault="00AD0682">
+      <w:pPr>
+        <w:spacing w:after="57" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AD0682" w:rsidRDefault="00646F6F">
+      <w:pPr>
+        <w:spacing w:after="57" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AD0682" w:rsidRDefault="00646F6F">
+      <w:pPr>
+        <w:spacing w:after="57" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="ru-RU" w:bidi="ar-SA"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>2 ПОДГОТОВКА К РАБОТЕ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AD0682" w:rsidRDefault="00AD0682">
+      <w:pPr>
+        <w:spacing w:after="57" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="ru-RU" w:bidi="ar-SA"/>
-[...341 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AD0682" w:rsidRDefault="00646F6F">
+      <w:pPr>
+        <w:spacing w:after="57" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="ru-RU" w:bidi="ar-SA"/>
-[...12 lines deleted...]
-          <w:b/>
+        </w:rPr>
+        <w:t>2.1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="ru-RU" w:bidi="ar-SA"/>
-[...2 lines deleted...]
-      <w:r>
+        </w:rPr>
+        <w:t xml:space="preserve"> Состав и содержание дистрибутивного носителя данных</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AD0682" w:rsidRDefault="00AD0682">
+      <w:pPr>
+        <w:spacing w:after="57" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="ru-RU" w:bidi="ar-SA"/>
-[...20 lines deleted...]
-          <w:lang w:val="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AD0682" w:rsidRDefault="00646F6F">
+      <w:pPr>
+        <w:spacing w:after="57" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Доступ к </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>мобильному приложению</w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-          <w:lang w:val="ru-RU" w:bidi="ar-SA"/>
+      <w:r w:rsidR="00750254">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-          <w:lang w:val="ru-RU" w:bidi="ar-SA"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">«Максим: заказ такси (версия для Apple Watch)» </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-          <w:lang w:val="ru-RU" w:bidi="ar-SA"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">предоставляется для смарт-часов пользователя, которые связаны с мобильным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">телефоном на базе </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
-[...3 lines deleted...]
-          <w:smallCaps w:val="false"/>
+          <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Calibri" w:hAnsi="Liberation Serif" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:spacing w:val="0"/>
-[...4 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>ОС iOS 9.0 и новее.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...15 lines deleted...]
-          <w:smallCaps w:val="false"/>
+    <w:p w:rsidR="00AD0682" w:rsidRDefault="00646F6F">
+      <w:pPr>
+        <w:spacing w:after="57" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:spacing w:val="0"/>
-[...4 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Программа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-          <w:lang w:val="ru-RU" w:bidi="ar-SA"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> «Максим: заказ такси (версия для Apple Watch)» – это дополнение к мобильному приложению «Maxim: заказ такси на </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>iOS</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-          <w:lang w:val="ru-RU" w:bidi="ar-SA"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">», которое должно быть установлено на мобильном телефоне или планшетном ПК пользователя. </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...2 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="57"/>
+    <w:p w:rsidR="00AD0682" w:rsidRDefault="00AD0682">
+      <w:pPr>
+        <w:spacing w:after="57" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="ru-RU" w:bidi="ar-SA"/>
-[...24 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AD0682" w:rsidRDefault="00646F6F">
+      <w:pPr>
+        <w:spacing w:after="57" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="ru-RU" w:bidi="ar-SA"/>
-[...12 lines deleted...]
-          <w:b/>
+        </w:rPr>
+        <w:t>2.2 Порядок загрузки данных и программ на устройст</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:t>ва</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AD0682" w:rsidRDefault="00AD0682">
+      <w:pPr>
+        <w:spacing w:after="57" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:r>
-[...17 lines deleted...]
-          <w:lang w:val="ru-RU" w:bidi="ar-SA"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AD0682" w:rsidRDefault="00646F6F">
+      <w:pPr>
+        <w:spacing w:after="57" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">При установке приложения из AppStore, приложение на смарт-часы устанавливать не нужно. Для загрузки </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">приложения </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>«Максим: заказ такси (версия для Apple Watch)»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-          <w:lang w:val="ru-RU" w:bidi="ar-SA"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> из </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>магазина приложений AppStore</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-          <w:lang w:val="ru-RU" w:bidi="ar-SA"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> необходимо:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...7 lines deleted...]
-          <w:i/>
+    <w:p w:rsidR="00AD0682" w:rsidRPr="00750254" w:rsidRDefault="00646F6F">
+      <w:pPr>
+        <w:spacing w:after="57" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="00000A"/>
-          <w:kern w:val="0"/>
-[...16 lines deleted...]
-        <w:r>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00750254">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>1) Открыть страницу с приложением в AppStore (ссылка на Интернет-ресурс:</w:t>
+      </w:r>
+      <w:r w:rsidR="00750254">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidR="00750254" w:rsidRPr="00750254">
           <w:rPr>
-            <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-            <w:color w:val="00000A"/>
+            <w:rStyle w:val="af6"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
-            <w:lang w:val="ru-RU" w:bidi="ar-SA"/>
           </w:rPr>
-          <w:t>https://apps.apple.com/ru/app/maxim-заказ-такси/id579985456</w:t>
+          <w:t>https://apps.apple.com/ru/app/maxim-ru-заказ-такси-доставка/id6752884</w:t>
+        </w:r>
+        <w:r w:rsidR="00750254" w:rsidRPr="00750254">
+          <w:rPr>
+            <w:rStyle w:val="af6"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r w:rsidR="00750254" w:rsidRPr="00750254">
+          <w:rPr>
+            <w:rStyle w:val="af6"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:t>75</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...1 lines deleted...]
-          <w:lang w:val="ru-RU" w:bidi="ar-SA"/>
+      <w:r w:rsidR="00750254" w:rsidRPr="00750254">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00750254">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-          <w:lang w:val="ru-RU" w:bidi="ar-SA"/>
+      <w:r w:rsidRPr="00750254">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...129 lines deleted...]
-      <w:type w:val="nextPage"/>
+    <w:p w:rsidR="00AD0682" w:rsidRDefault="00646F6F">
+      <w:pPr>
+        <w:spacing w:after="57" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2) Установить приложение на устройство, нажа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>в</w:t>
+      </w:r>
+      <w:r w:rsidR="00750254">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на кнопку загрузки</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AD0682" w:rsidRDefault="00AD0682">
+      <w:pPr>
+        <w:spacing w:after="57" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00AD0682" w:rsidSect="00AD0682">
+      <w:headerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:left="1134" w:right="1134" w:header="567" w:top="993" w:footer="0" w:bottom="567" w:gutter="0"/>
-[...3 lines deleted...]
-      <w:docGrid w:type="default" w:linePitch="360" w:charSpace="4096"/>
+      <w:pgMar w:top="993" w:right="1134" w:bottom="567" w:left="1134" w:header="567" w:footer="0" w:gutter="0"/>
+      <w:cols w:space="720"/>
+      <w:formProt w:val="0"/>
+      <w:docGrid w:linePitch="360" w:charSpace="4096"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:endnote w:type="separator" w:id="0">
+    <w:p w:rsidR="00646F6F" w:rsidRDefault="00646F6F" w:rsidP="00AD0682">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="1">
+    <w:p w:rsidR="00646F6F" w:rsidRDefault="00646F6F" w:rsidP="00AD0682">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman CYR">
+    <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="01"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Liberation Sans">
+    <w:altName w:val="Arial"/>
+    <w:charset w:val="01"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Microsoft YaHei">
+    <w:panose1 w:val="020B0503020204020204"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Lohit Hindi">
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
-    <w:pitch w:val="variable"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-    <w:charset w:val="02"/>
+  <w:font w:name="FreeSans">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
-    <w:pitch w:val="variable"/>
-[...4 lines deleted...]
-    <w:pitch w:val="variable"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Serif">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="01"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...1 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-  </w:font>
-[...24 lines deleted...]
-    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:footnote w:type="separator" w:id="0">
+    <w:p w:rsidR="00646F6F" w:rsidRDefault="00646F6F" w:rsidP="00AD0682">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="1">
+    <w:p w:rsidR="00646F6F" w:rsidRDefault="00646F6F" w:rsidP="00AD0682">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14 wp14">
+<w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:sdt>
     <w:sdtPr>
+      <w:id w:val="478468333"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
-        <w:docPartUnique w:val="true"/>
+        <w:docPartUnique/>
       </w:docPartObj>
-      <w:id w:val="478468333"/>
     </w:sdtPr>
     <w:sdtContent>
-      <w:p>
+      <w:p w:rsidR="00AD0682" w:rsidRDefault="00AD0682">
         <w:pPr>
-          <w:pStyle w:val="Style29"/>
+          <w:pStyle w:val="Header"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
-            <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00646F6F">
           <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
-            <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
-          <w:instrText> PAGE </w:instrText>
+          <w:instrText>PAGE</w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
-            <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="002A11B0">
           <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:noProof/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
-            <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
-            <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p>
+  <w:p w:rsidR="00AD0682" w:rsidRDefault="00AD0682">
     <w:pPr>
-      <w:pStyle w:val="Style29"/>
-      <w:rPr/>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
-    <w:r>
-[...1 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="85"/>
   <w:defaultTabStop w:val="709"/>
-  <w:autoHyphenation w:val="true"/>
+  <w:autoHyphenation/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="0"/>
+    <w:footnote w:id="1"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
+  </w:endnotePr>
   <w:compat/>
-  <w:themeFontLang w:val="" w:eastAsia="" w:bidi=""/>
+  <w:rsids>
+    <w:rsidRoot w:val="00AD0682"/>
+    <w:rsid w:val="002A11B0"/>
+    <w:rsid w:val="00646F6F"/>
+    <w:rsid w:val="00750254"/>
+    <w:rsid w:val="0082405F"/>
+    <w:rsid w:val="00AD0682"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="off"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="ru-RU"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
+<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:suppressAutoHyphens w:val="true"/>
+        <w:suppressAutoHyphens/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...375 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="39" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00d7315b"/>
+    <w:rsid w:val="00D7315B"/>
     <w:pPr>
-      <w:widowControl/>
-[...3 lines deleted...]
-      <w:jc w:val="left"/>
+      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-      <w:kern w:val="0"/>
       <w:sz w:val="22"/>
-      <w:szCs w:val="22"/>
-      <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="a1">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rPr/>
-[...1 lines deleted...]
-  <w:style w:type="character" w:styleId="Style14">
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="a2">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="-">
     <w:name w:val="Интернет-ссылка"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00800abd"/>
+    <w:rsid w:val="00800ABD"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Style15" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="a3">
     <w:name w:val="Верхний колонтитул Знак"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="a5"/>
+    <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
-    <w:rsid w:val="007a017b"/>
-[...2 lines deleted...]
-  <w:style w:type="character" w:styleId="Style16" w:customStyle="1">
+    <w:rsid w:val="007A017B"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a4">
     <w:name w:val="Нижний колонтитул Знак"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="a7"/>
+    <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
-    <w:rsid w:val="007a017b"/>
-[...2 lines deleted...]
-  <w:style w:type="character" w:styleId="Style17">
+    <w:rsid w:val="007A017B"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a5">
     <w:name w:val="Посещённая гиперссылка"/>
+    <w:rsid w:val="00AD0682"/>
     <w:rPr>
       <w:color w:val="800000"/>
       <w:u w:val="single"/>
-      <w:lang w:val="zxx" w:eastAsia="zxx" w:bidi="zxx"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Style18">
+  <w:style w:type="character" w:customStyle="1" w:styleId="a6">
     <w:name w:val="Символ нумерации"/>
     <w:qFormat/>
+    <w:rsid w:val="00AD0682"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="2">
+  <w:style w:type="character" w:customStyle="1" w:styleId="2">
     <w:name w:val="Основной шрифт абзаца2"/>
     <w:qFormat/>
-    <w:rPr/>
-[...1 lines deleted...]
-  <w:style w:type="character" w:styleId="1">
+    <w:rsid w:val="00AD0682"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="1">
     <w:name w:val="Основной шрифт абзаца1"/>
     <w:qFormat/>
-    <w:rPr/>
-[...1 lines deleted...]
-  <w:style w:type="character" w:styleId="11">
+    <w:rsid w:val="00AD0682"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="10">
     <w:name w:val="Знак примечания1"/>
     <w:qFormat/>
+    <w:rsid w:val="00AD0682"/>
     <w:rPr>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Style19">
+  <w:style w:type="character" w:customStyle="1" w:styleId="a7">
     <w:name w:val="Текст примечания Знак"/>
     <w:qFormat/>
+    <w:rsid w:val="00AD0682"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Style20">
+  <w:style w:type="character" w:customStyle="1" w:styleId="a8">
     <w:name w:val="Тема примечания Знак"/>
     <w:qFormat/>
+    <w:rsid w:val="00AD0682"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Style21">
+  <w:style w:type="character" w:customStyle="1" w:styleId="a9">
     <w:name w:val="Неразрешенное упоминание"/>
     <w:qFormat/>
+    <w:rsid w:val="00AD0682"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
-      <w:shd w:fill="E1DFDD" w:val="clear"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="12">
+  <w:style w:type="character" w:customStyle="1" w:styleId="11">
     <w:name w:val="Заголовок 1 Знак"/>
     <w:qFormat/>
+    <w:rsid w:val="00AD0682"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:eastAsia="Times New Roman CYR"/>
+      <w:rFonts w:ascii="Times New Roman CYR" w:eastAsia="Times New Roman CYR" w:hAnsi="Times New Roman CYR"/>
       <w:sz w:val="24"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
+  <w:style w:type="character" w:styleId="aa">
     <w:name w:val="Placeholder Text"/>
     <w:qFormat/>
+    <w:rsid w:val="00AD0682"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Style22">
+  <w:style w:type="character" w:customStyle="1" w:styleId="ab">
     <w:name w:val="Текст выноски Знак"/>
     <w:qFormat/>
+    <w:rsid w:val="00AD0682"/>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI"/>
+      <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention">
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:qFormat/>
+    <w:rsid w:val="00AD0682"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
-      <w:shd w:fill="E1DFDD" w:val="clear"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Style23">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ac">
     <w:name w:val="Заголовок"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Style24"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="ad"/>
     <w:qFormat/>
+    <w:rsid w:val="00AD0682"/>
     <w:pPr>
-      <w:keepNext w:val="true"/>
+      <w:keepNext/>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Microsoft YaHei" w:cs="Arial"/>
+      <w:rFonts w:ascii="Liberation Sans" w:eastAsia="Microsoft YaHei" w:hAnsi="Liberation Sans" w:cs="Arial"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Style24">
+  <w:style w:type="paragraph" w:styleId="ad">
     <w:name w:val="Body Text"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="a"/>
+    <w:rsid w:val="00AD0682"/>
     <w:pPr>
-      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="140"/>
+      <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr/>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Style25">
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ae">
     <w:name w:val="List"/>
-    <w:basedOn w:val="Style24"/>
-    <w:pPr/>
+    <w:basedOn w:val="ad"/>
+    <w:rsid w:val="00AD0682"/>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Style26">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Caption">
     <w:name w:val="Caption"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="a"/>
     <w:qFormat/>
+    <w:rsid w:val="00AD0682"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Style27">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+  <w:style w:type="paragraph" w:styleId="af">
+    <w:name w:val="index heading"/>
+    <w:basedOn w:val="a"/>
     <w:qFormat/>
+    <w:rsid w:val="00AD0682"/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="af0">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00800abd"/>
+    <w:rsid w:val="00800ABD"/>
     <w:pPr>
-      <w:spacing w:before="0" w:after="160"/>
-      <w:ind w:left="720" w:hanging="0"/>
+      <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
-    <w:rPr/>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Style28">
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="af1">
     <w:name w:val="Верхний и нижний колонтитулы"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="a"/>
     <w:qFormat/>
-    <w:pPr/>
-[...2 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Style29">
+    <w:rsid w:val="00AD0682"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Header">
     <w:name w:val="Header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="a6"/>
+    <w:basedOn w:val="a"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007a017b"/>
+    <w:rsid w:val="007A017B"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="clear" w:pos="709"/>
-[...1 lines deleted...]
-        <w:tab w:val="right" w:pos="9355" w:leader="none"/>
+        <w:tab w:val="center" w:pos="4677"/>
+        <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
-      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr/>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Style30">
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Footer">
     <w:name w:val="Footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="a8"/>
+    <w:basedOn w:val="a"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007a017b"/>
+    <w:rsid w:val="007A017B"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="clear" w:pos="709"/>
-[...1 lines deleted...]
-        <w:tab w:val="right" w:pos="9355" w:leader="none"/>
+        <w:tab w:val="center" w:pos="4677"/>
+        <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
-      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr/>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="13">
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="12">
     <w:name w:val="Заголовок1"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="a"/>
     <w:qFormat/>
+    <w:rsid w:val="00AD0682"/>
     <w:pPr>
-      <w:keepNext w:val="true"/>
+      <w:keepNext/>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Lohit Hindi"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Caption">
+  <w:style w:type="paragraph" w:styleId="af2">
     <w:name w:val="caption"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="a"/>
     <w:qFormat/>
+    <w:rsid w:val="00AD0682"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="FreeSans"/>
       <w:i/>
       <w:iCs/>
       <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="21">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="20">
     <w:name w:val="Указатель2"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="a"/>
     <w:qFormat/>
-    <w:pPr/>
+    <w:rsid w:val="00AD0682"/>
     <w:rPr>
       <w:rFonts w:eastAsia="FreeSans"/>
       <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="14">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="13">
     <w:name w:val="Название объекта1"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="a"/>
     <w:qFormat/>
+    <w:rsid w:val="00AD0682"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Lohit Hindi"/>
       <w:i/>
       <w:iCs/>
       <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="15">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="14">
     <w:name w:val="Указатель1"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="a"/>
     <w:qFormat/>
-    <w:pPr/>
+    <w:rsid w:val="00AD0682"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Lohit Hindi"/>
       <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="16">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="15">
     <w:name w:val="Текст примечания1"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="a"/>
     <w:qFormat/>
-    <w:pPr/>
+    <w:rsid w:val="00AD0682"/>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Annotationsubject">
+  <w:style w:type="paragraph" w:styleId="af3">
     <w:name w:val="annotation subject"/>
     <w:qFormat/>
-    <w:pPr>
-[...5 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00AD0682"/>
     <w:rPr>
-      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
+      <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
       <w:b/>
-      <w:color w:val="auto"/>
       <w:kern w:val="2"/>
-      <w:sz w:val="20"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="ru-RU" w:eastAsia="hi-IN" w:bidi="ar-SA"/>
+      <w:lang w:eastAsia="hi-IN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NormalWeb">
+  <w:style w:type="paragraph" w:styleId="af4">
     <w:name w:val="Normal (Web)"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="a"/>
     <w:qFormat/>
+    <w:rsid w:val="00AD0682"/>
     <w:pPr>
       <w:spacing w:before="280" w:after="280"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
+  <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Balloon Text"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="a"/>
     <w:qFormat/>
+    <w:rsid w:val="00AD0682"/>
     <w:pPr>
-      <w:spacing w:lineRule="exact" w:line="240" w:before="0" w:after="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI"/>
+      <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
-    <w:name w:val="No List"/>
+  <w:style w:type="character" w:styleId="af6">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00750254"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="af7">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
-[...13 lines deleted...]
-    </w:tblPr>
+    <w:rsid w:val="00750254"/>
+    <w:rPr>
+      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-[...1 lines deleted...]
-</Relationships>
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apps.apple.com/ru/app/maxim-ru-&#1079;&#1072;&#1082;&#1072;&#1079;-&#1090;&#1072;&#1082;&#1089;&#1080;-&#1076;&#1086;&#1089;&#1090;&#1072;&#1074;&#1082;&#1072;/id6752884875" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Calibri Light"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -3460,51 +2602,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -3654,96 +2796,101 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-[...1 lines deleted...]
-</Relationships>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0011C345-FDD7-4B39-B8FC-672D55065F68}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Application>LibreOffice/6.4.7.2$Linux_X86_64 LibreOffice_project/40$Build-2</Application>
   <Pages>6</Pages>
-  <Words>374</Words>
-[...2 lines deleted...]
-  <Paragraphs>31</Paragraphs>
+  <Words>449</Words>
+  <Characters>2560</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>21</Lines>
+  <Paragraphs>6</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company>HP</Company>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>3003</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Бобылева Дарья Валерьевна</dc:creator>
-  <dc:description/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:language>ru-RU</dc:language>
-  <cp:lastModifiedBy/>
-[...3 lines deleted...]
-  <dc:title/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="AppVersion">
     <vt:lpwstr>16.0000</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="DocSecurity">
     <vt:i4>0</vt:i4>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="HyperlinksChanged">
-    <vt:bool>0</vt:bool>
+    <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="LinksUpToDate">
-    <vt:bool>0</vt:bool>
+    <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ScaleCrop">
-    <vt:bool>0</vt:bool>
+    <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="ShareDoc">
-    <vt:bool>0</vt:bool>
+    <vt:bool>false</vt:bool>
   </property>
 </Properties>
 </file>