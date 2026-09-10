--- v0 (2026-06-11)
+++ v1 (2026-09-10)
@@ -1,3071 +1,2634 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/_rels/document.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...7 lines deleted...]
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
-[...1 lines deleted...]
-</Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p>
-[...2 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+    <w:p w14:paraId="63387E0E" w14:textId="77777777" w:rsidR="000C3296" w:rsidRDefault="000C3296">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+    </w:p>
+    <w:p w14:paraId="0948CAE9" w14:textId="77777777" w:rsidR="000C3296" w:rsidRDefault="000C3296">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:r>
-[...4 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="489D0EBB" w14:textId="77777777" w:rsidR="000C3296" w:rsidRDefault="000C3296">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+    </w:p>
+    <w:p w14:paraId="4C4AFDB7" w14:textId="77777777" w:rsidR="000C3296" w:rsidRDefault="000C3296">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:r>
-[...4 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73F430E4" w14:textId="77777777" w:rsidR="000C3296" w:rsidRDefault="000C3296">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+    </w:p>
+    <w:p w14:paraId="7A048BBE" w14:textId="77777777" w:rsidR="000C3296" w:rsidRDefault="000C3296">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:r>
-[...4 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B71EE0A" w14:textId="77777777" w:rsidR="000C3296" w:rsidRDefault="000C3296">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+    </w:p>
+    <w:p w14:paraId="7CC5AC67" w14:textId="77777777" w:rsidR="000C3296" w:rsidRDefault="000C3296">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:r>
-[...4 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4673E327" w14:textId="77777777" w:rsidR="000C3296" w:rsidRDefault="003C74D2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Maxim</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: заказ такси для </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Android</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66DE3332" w14:textId="77777777" w:rsidR="000C3296" w:rsidRDefault="000C3296">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
-[...17 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="755EF1CF" w14:textId="77777777" w:rsidR="000C3296" w:rsidRDefault="000C3296">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
-[...156 lines deleted...]
-        <w:ind w:left="0" w:hanging="0"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="566F7A93" w14:textId="77777777" w:rsidR="000C3296" w:rsidRDefault="003C74D2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="00000A"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t>Инструкция по установке</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...7 lines deleted...]
-        <w:ind w:left="0" w:hanging="0"/>
+    <w:p w14:paraId="0DBE344B" w14:textId="77777777" w:rsidR="000C3296" w:rsidRDefault="000C3296">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:b/>
           <w:color w:val="00000A"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...17 lines deleted...]
-        <w:ind w:left="0" w:hanging="0"/>
+    </w:p>
+    <w:p w14:paraId="54E8E162" w14:textId="77777777" w:rsidR="000C3296" w:rsidRDefault="000C3296">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:b/>
           <w:color w:val="00000A"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...17 lines deleted...]
-        <w:ind w:left="0" w:hanging="0"/>
+    </w:p>
+    <w:p w14:paraId="051B5907" w14:textId="77777777" w:rsidR="000C3296" w:rsidRDefault="000C3296">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:b/>
           <w:color w:val="00000A"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...17 lines deleted...]
-        <w:ind w:left="0" w:hanging="0"/>
+    </w:p>
+    <w:p w14:paraId="05330EA7" w14:textId="77777777" w:rsidR="000C3296" w:rsidRDefault="000C3296">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:b/>
           <w:color w:val="00000A"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...17 lines deleted...]
-        <w:ind w:left="0" w:hanging="0"/>
+    </w:p>
+    <w:p w14:paraId="12C5DD7C" w14:textId="77777777" w:rsidR="000C3296" w:rsidRDefault="003C74D2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="00000A"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t>Правообладатель</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...7 lines deleted...]
-        <w:ind w:left="0" w:hanging="0"/>
+    <w:p w14:paraId="4BCE9618" w14:textId="77777777" w:rsidR="000C3296" w:rsidRDefault="003C74D2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>ООО "МАКСИМ.ПЛАТФОРМА"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:i w:val="false"/>
-[...3 lines deleted...]
-          <w:spacing w:val="0"/>
+          <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
-        <w:t>ООО "МАКСИМ.ПЛАТФОРМА"</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:t xml:space="preserve"> (ИНН 4501226750)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F60EB76" w14:textId="77777777" w:rsidR="000C3296" w:rsidRDefault="000C3296">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5435F86A" w14:textId="77777777" w:rsidR="000C3296" w:rsidRDefault="000C3296">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3587DF96" w14:textId="77777777" w:rsidR="000C3296" w:rsidRDefault="000C3296">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3899589B" w14:textId="77777777" w:rsidR="000C3296" w:rsidRDefault="000C3296">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DE9075A" w14:textId="77777777" w:rsidR="000C3296" w:rsidRDefault="000C3296">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FCBE7C1" w14:textId="77777777" w:rsidR="000C3296" w:rsidRDefault="000C3296">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C86ABDB" w14:textId="77777777" w:rsidR="000C3296" w:rsidRDefault="000C3296">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="057BDB1C" w14:textId="77777777" w:rsidR="000C3296" w:rsidRDefault="000C3296">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B918009" w14:textId="77777777" w:rsidR="000C3296" w:rsidRDefault="000C3296">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17E9C252" w14:textId="77777777" w:rsidR="000C3296" w:rsidRDefault="000C3296">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DD090BD" w14:textId="77777777" w:rsidR="000C3296" w:rsidRDefault="000C3296">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="454D9167" w14:textId="77777777" w:rsidR="000C3296" w:rsidRDefault="000C3296">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BD0083D" w14:textId="77777777" w:rsidR="000C3296" w:rsidRDefault="000C3296">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06D8F49D" w14:textId="77777777" w:rsidR="000C3296" w:rsidRDefault="003C74D2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C2CE674" w14:textId="77777777" w:rsidR="000C3296" w:rsidRDefault="000C3296">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7191CB8D" w14:textId="77777777" w:rsidR="000C3296" w:rsidRDefault="000C3296">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="013AD125" w14:textId="77777777" w:rsidR="000C3296" w:rsidRDefault="000C3296">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="487621BA" w14:textId="77777777" w:rsidR="000C3296" w:rsidRDefault="000C3296">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76F8B9A1" w14:textId="77777777" w:rsidR="000C3296" w:rsidRDefault="000C3296">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EF651B8" w14:textId="77777777" w:rsidR="000C3296" w:rsidRDefault="000C3296">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AA9DFFB" w14:textId="77777777" w:rsidR="000C3296" w:rsidRDefault="000C3296">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32025562" w14:textId="77777777" w:rsidR="000C3296" w:rsidRDefault="000C3296">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E926918" w14:textId="77777777" w:rsidR="000C3296" w:rsidRDefault="000C3296">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71D6850C" w14:textId="77777777" w:rsidR="000C3296" w:rsidRDefault="000C3296">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DBB1A90" w14:textId="77777777" w:rsidR="000C3296" w:rsidRDefault="000C3296">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DF6F43C" w14:textId="77777777" w:rsidR="000C3296" w:rsidRDefault="000C3296">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2604672F" w14:textId="77777777" w:rsidR="000C3296" w:rsidRDefault="000C3296">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11F73132" w14:textId="77777777" w:rsidR="000C3296" w:rsidRDefault="003C74D2">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...11 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>АННОТАЦИЯ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53270AB4" w14:textId="77777777" w:rsidR="000C3296" w:rsidRDefault="003C74D2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
-[...249 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В документе приведены сведения, необходимые пользователю для установки мобильного приложения </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Maxim</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: заказ такси для </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Android</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BD2766E" w14:textId="77777777" w:rsidR="000C3296" w:rsidRDefault="003C74D2">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
-[...323 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>АННОТАЦИЯ</w:t>
-[...72 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:b/>
-[...12 lines deleted...]
-        </w:rPr>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>СОДЕРЖАНИЕ</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+    <w:p w14:paraId="74162809" w14:textId="77777777" w:rsidR="000C3296" w:rsidRDefault="003C74D2">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="709"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9781"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Введение</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
         <w:tab/>
         <w:t>4</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+    <w:p w14:paraId="110AC574" w14:textId="77777777" w:rsidR="000C3296" w:rsidRDefault="003C74D2">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="709"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9781"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>1 Назначение и условия применения</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
         <w:tab/>
         <w:t>5</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+    <w:p w14:paraId="6545A112" w14:textId="77777777" w:rsidR="000C3296" w:rsidRDefault="003C74D2">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="709"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9781"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>2 Подготовка к работе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
         <w:tab/>
         <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+    <w:p w14:paraId="3B4116A4" w14:textId="77777777" w:rsidR="000C3296" w:rsidRDefault="003C74D2">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="709"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9781"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>2.1 Состав и содержание дистрибутивного носителя данных</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
         <w:tab/>
         <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+    <w:p w14:paraId="4B0E6905" w14:textId="77777777" w:rsidR="000C3296" w:rsidRDefault="003C74D2">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="709"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9781"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>2.2 Порядок загрузки данных и программ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
         <w:tab/>
         <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+    <w:p w14:paraId="02DFBDAF" w14:textId="77777777" w:rsidR="000C3296" w:rsidRDefault="003C74D2">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="709"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9781"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>2.3 Порядок проверки работоспособности</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
         <w:tab/>
         <w:t>6</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="__DdeLink__19777_618408524"/>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+    <w:p w14:paraId="5C7CA662" w14:textId="77777777" w:rsidR="000C3296" w:rsidRDefault="003C74D2">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...14 lines deleted...]
-      </w:r>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p>
-[...2 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="240"/>
+    <w:p w14:paraId="3507E634" w14:textId="77777777" w:rsidR="000C3296" w:rsidRDefault="003C74D2">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>ВВЕДЕНИЕ</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...2 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+    <w:p w14:paraId="0B173941" w14:textId="77777777" w:rsidR="000C3296" w:rsidRDefault="003C74D2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Требования настоящего документа применяются при:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+    <w:p w14:paraId="14FC165B" w14:textId="77777777" w:rsidR="000C3296" w:rsidRDefault="003C74D2">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="850"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>предварительных комплексных испытаниях;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+    <w:p w14:paraId="25F26D30" w14:textId="77777777" w:rsidR="000C3296" w:rsidRDefault="003C74D2">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="850"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>опытной эксплуатации;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+    <w:p w14:paraId="605392E4" w14:textId="77777777" w:rsidR="000C3296" w:rsidRDefault="003C74D2">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
-        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="850"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>приемочных испытаниях;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+    <w:p w14:paraId="01372779" w14:textId="77777777" w:rsidR="000C3296" w:rsidRDefault="003C74D2">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
-        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="850"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>промышленной эксплуатации.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...2 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+    <w:p w14:paraId="3BF1FCFD" w14:textId="77777777" w:rsidR="000C3296" w:rsidRDefault="003C74D2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Функциональным назначением программы является </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>автоматизация процесса оформления и сопровождения заявок на предоставление транспортных и информационных услуг, а также прочие взаимодействия Заказчика посредством приложения, установленного на мобильные телефоны, коммуникаторы, навигаторы и прочие мобильные устройства, подключенные к сети Интернет.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...2 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+    <w:p w14:paraId="4D8339F2" w14:textId="77777777" w:rsidR="000C3296" w:rsidRDefault="003C74D2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Конечный пользователь программы должен обладать практическими навыками работы с выбранным им для использования типом ЭВМ. </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...2 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+    <w:p w14:paraId="3E52DB85" w14:textId="77777777" w:rsidR="000C3296" w:rsidRDefault="003C74D2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Размещение актуальной технической документации осуществляется на сайте в течение всего жизненного цикла продукта.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...2 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+    <w:p w14:paraId="0BBC58A8" w14:textId="77777777" w:rsidR="000C3296" w:rsidRDefault="000C3296">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
-[...17 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53A1E89E" w14:textId="77777777" w:rsidR="000C3296" w:rsidRDefault="000C3296">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
-[...17 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0565C919" w14:textId="77777777" w:rsidR="000C3296" w:rsidRDefault="000C3296">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
-[...17 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CE07370" w14:textId="77777777" w:rsidR="000C3296" w:rsidRDefault="000C3296">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
-[...19 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39B961BC" w14:textId="77777777" w:rsidR="000C3296" w:rsidRDefault="003C74D2">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17E73F2B" w14:textId="77777777" w:rsidR="000C3296" w:rsidRDefault="003C74D2">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>1 НАЗНАЧЕНИЕ И УСЛОВИЯ ПРИМЕНЕНИЯ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D6F0E3E" w14:textId="77777777" w:rsidR="000C3296" w:rsidRDefault="003C74D2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Мобильное приложение «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Maxim</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: заказ такси для </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Android</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>» предназначено автоматизирует оформление и сопровождение заявок на предоставление транспортных и информационных услуг в Контакт-центре, а также прочие взаимодействия Заказчика с Контакт-центром посредством приложения, установленного на мобильные телефоны, коммуникаторы, навигаторы и прочие мобильные устройства, подключенные к сети Интернет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48822E26" w14:textId="77777777" w:rsidR="000C3296" w:rsidRDefault="003C74D2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Тип ЭВМ пользователя: мобильный телефон или планшетный ПК на базе ОС </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Android</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4.1 и новее. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4531488A" w14:textId="77777777" w:rsidR="000C3296" w:rsidRDefault="003C74D2">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p>
-[...2 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="240"/>
+    <w:p w14:paraId="0EB89CB8" w14:textId="77777777" w:rsidR="000C3296" w:rsidRDefault="003C74D2">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...8 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>2 ПОДГОТОВКА К РАБОТЕ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B60F65D" w14:textId="77777777" w:rsidR="000C3296" w:rsidRDefault="003C74D2">
+      <w:pPr>
+        <w:spacing w:after="244" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...139 lines deleted...]
-          <w:b/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00000A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2.1 Состав и содержание дистрибутивного носителя данных</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...2 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+    <w:p w14:paraId="31D83E7A" w14:textId="77777777" w:rsidR="000C3296" w:rsidRDefault="003C74D2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Доступ к </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Maxim</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">: заказ такси для </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Android</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">» </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">предоставляется по прямой ссылке на </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Google</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Play</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...2 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="240" w:before="244" w:after="244"/>
+    <w:p w14:paraId="4FE1AF5A" w14:textId="77777777" w:rsidR="000C3296" w:rsidRDefault="003C74D2">
+      <w:pPr>
+        <w:spacing w:before="244" w:after="244" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
-          <w:b/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>2.2 Порядок загрузки данных и программ</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...2 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+    <w:p w14:paraId="2010F227" w14:textId="77777777" w:rsidR="000C3296" w:rsidRDefault="003C74D2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Для загрузки программы при наличии ссылки на Интернет-ресурс необходимо:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...2 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+    <w:p w14:paraId="45268F92" w14:textId="480CBBCD" w:rsidR="000C3296" w:rsidRDefault="003C74D2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">1) Открыть страницу с приложением в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Google</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Play</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...16 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ссылка на Интернет-ресурс:</w:t>
+      </w:r>
+      <w:r w:rsidR="00486787">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidR="00486787" w:rsidRPr="00DB4E59">
+          <w:rPr>
+            <w:rStyle w:val="af8"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:t>https://play.google.c</w:t>
+        </w:r>
+        <w:r w:rsidR="00486787" w:rsidRPr="00DB4E59">
+          <w:rPr>
+            <w:rStyle w:val="af8"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:t>o</w:t>
+        </w:r>
+        <w:r w:rsidR="00486787" w:rsidRPr="00DB4E59">
+          <w:rPr>
+            <w:rStyle w:val="af8"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:t>m/store/apps/details?id=com.maxim.internal</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00486787">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>);</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...2 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+    <w:p w14:paraId="735E9FDD" w14:textId="78FC411A" w:rsidR="000C3296" w:rsidRDefault="003C74D2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2)  Установить приложение на устройство, нажав на кнопку «Установить» (рисунок 1).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1027DA99" w14:textId="77777777" w:rsidR="000C3296" w:rsidRDefault="003C74D2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Рисунок 1 – Установка приложения </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12AB6AAC" w14:textId="65BEF969" w:rsidR="00486787" w:rsidRDefault="00486787" w:rsidP="00486787">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00486787">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:drawing>
-          <wp:anchor behindDoc="0" distT="0" distB="0" distL="114300" distR="0" simplePos="0" locked="0" layoutInCell="1" allowOverlap="1" relativeHeight="2">
-[...7 lines deleted...]
-            <wp:extent cx="5940425" cy="2056130"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4848A42C" wp14:editId="45656635">
+            <wp:extent cx="5940425" cy="1373505"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:wrapTight wrapText="bothSides">
-[...8 lines deleted...]
-            <wp:docPr id="1" name="Рисунок 6" descr=""/>
+            <wp:docPr id="500141026" name="Рисунок 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name="Рисунок 6" descr=""/>
+                    <pic:cNvPr id="0" name="Picture 6"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId2"/>
+                    <a:blip r:embed="rId8">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5940425" cy="2056130"/>
+                      <a:ext cx="5940425" cy="1373505"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:anchor>
+          </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+    </w:p>
+    <w:p w14:paraId="63F9D60E" w14:textId="6DDEAD4E" w:rsidR="000C3296" w:rsidRDefault="003C74D2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
-        <w:jc w:val="center"/>
-[...20 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Для установки программы без прямой ссылки на Интернет-ресурс необходимо:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0295B2F4" w14:textId="77777777" w:rsidR="000C3296" w:rsidRDefault="003C74D2" w:rsidP="00096A22">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
-[...18 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) Перейти в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Google</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Play</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43FEE247" w14:textId="4F0996E1" w:rsidR="000C3296" w:rsidRPr="00486787" w:rsidRDefault="003C74D2" w:rsidP="00096A22">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
-[...59 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="28"/>
-[...92 lines deleted...]
-          <w:b/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="00000A"/>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2) Ввести в поисковой строке «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00486787" w:rsidRPr="00486787">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>maxim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00486787" w:rsidRPr="00486787">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00486787" w:rsidRPr="00486787">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ru</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00486787" w:rsidRPr="00486787">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>: такси, доставка</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="243B9B02" w14:textId="77777777" w:rsidR="000C3296" w:rsidRDefault="003C74D2" w:rsidP="00096A22">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Установить приложение на устройство, нажав на кнопку «Установить».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DB664B6" w14:textId="77777777" w:rsidR="000C3296" w:rsidRDefault="000C3296">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79424A71" w14:textId="77777777" w:rsidR="000C3296" w:rsidRDefault="003C74D2">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="244" w:after="244" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>2.3 Порядок проверки работоспособности</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...2 lines deleted...]
-        <w:keepNext w:val="true"/>
+    <w:p w14:paraId="7F2ED752" w14:textId="77777777" w:rsidR="000C3296" w:rsidRDefault="003C74D2">
+      <w:pPr>
+        <w:keepNext/>
         <w:keepLines/>
-        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Для проверки доступности </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Maxim</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">: заказ такси для </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Android</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">» </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>с устройства пользователя необходимо выполнить следующие действия:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...2 lines deleted...]
-        <w:keepNext w:val="true"/>
+    <w:p w14:paraId="430751CF" w14:textId="77777777" w:rsidR="000C3296" w:rsidRDefault="003C74D2">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
+        <w:keepNext/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...11 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Открыть приложение </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Maxim</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">: заказ такси для </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Android</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...2 lines deleted...]
-        <w:keepNext w:val="true"/>
+    <w:p w14:paraId="0ADA5722" w14:textId="77777777" w:rsidR="000C3296" w:rsidRDefault="003C74D2">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
+        <w:keepNext/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
-        <w:contextualSpacing/>
-[...10 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Авторизоваться, следуя инструкциям в программе</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...2 lines deleted...]
-        <w:keepNext w:val="true"/>
+    <w:p w14:paraId="754D5A29" w14:textId="77777777" w:rsidR="000C3296" w:rsidRDefault="003C74D2">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
+        <w:keepNext/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
-        <w:contextualSpacing/>
-[...10 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Убедиться, что в окне открылся </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Maxim</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">: заказ такси для </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Android</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...2 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+    <w:p w14:paraId="3388DA8B" w14:textId="77777777" w:rsidR="000C3296" w:rsidRDefault="003C74D2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>При возникновении затруднений или ошибок, следует обратиться в службу поддержки.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr>
-[...1 lines deleted...]
-      <w:type w:val="nextPage"/>
+    <w:sectPr w:rsidR="000C3296">
+      <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:left="1701" w:right="850" w:header="708" w:top="1134" w:footer="0" w:bottom="1134" w:gutter="0"/>
-[...1 lines deleted...]
-      <w:formProt w:val="false"/>
+      <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="0" w:gutter="0"/>
+      <w:cols w:space="720"/>
+      <w:formProt w:val="0"/>
       <w:titlePg/>
-      <w:textDirection w:val="lrTb"/>
-      <w:docGrid w:type="default" w:linePitch="360" w:charSpace="4096"/>
+      <w:docGrid w:linePitch="360" w:charSpace="4096"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="47091AD8" w14:textId="77777777" w:rsidR="003C74D2" w:rsidRDefault="003C74D2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="172473BE" w14:textId="77777777" w:rsidR="003C74D2" w:rsidRDefault="003C74D2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
-    <w:charset w:val="00"/>
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...1 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
-    <w:charset w:val="00"/>
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-  </w:font>
-[...19 lines deleted...]
-    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman CYR">
+    <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="01"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Liberation Sans">
     <w:altName w:val="Arial"/>
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Noto Sans CJK SC">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Lohit Devanagari">
+    <w:altName w:val="Cambria"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Lohit Hindi">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Liberation Serif">
+    <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="01"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman">
-    <w:charset w:val="01"/>
+  <w:font w:name="FreeSans">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
-    <w:pitch w:val="variable"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="3D69FC49" w14:textId="77777777" w:rsidR="003C74D2" w:rsidRDefault="003C74D2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="751223B2" w14:textId="77777777" w:rsidR="003C74D2" w:rsidRDefault="003C74D2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14 wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
+      <w:id w:val="1149396821"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
-        <w:docPartUnique w:val="true"/>
+        <w:docPartUnique/>
       </w:docPartObj>
-      <w:id w:val="1149396821"/>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p>
+      <w:p w14:paraId="78391AA0" w14:textId="77777777" w:rsidR="000C3296" w:rsidRDefault="003C74D2">
         <w:pPr>
-          <w:pStyle w:val="Style27"/>
+          <w:pStyle w:val="af2"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
-            <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
-            <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
-          <w:instrText> PAGE </w:instrText>
+          <w:instrText>PAGE</w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
-            <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
-            <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
-            <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p>
+  <w:p w14:paraId="41BF5BD8" w14:textId="77777777" w:rsidR="000C3296" w:rsidRDefault="000C3296">
     <w:pPr>
-      <w:pStyle w:val="Style27"/>
-      <w:rPr/>
+      <w:pStyle w:val="af2"/>
     </w:pPr>
-    <w:r>
-[...1 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml">
-[...110 lines deleted...]
-  <w:abstractNum w:abstractNumId="2">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="148E3971"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C8785668"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:sz w:val="28"/>
@@ -3163,51 +2726,176 @@
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1FC62CAF"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F7401344"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2A3E3DFF"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="66868A98"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:sz w:val="28"/>
@@ -3305,51 +2993,54 @@
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="49D123B9"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="685E565A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:sz w:val="28"/>
@@ -3447,51 +3138,54 @@
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4E165DF3"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E9DC4388"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:sz w:val="28"/>
@@ -3589,298 +3283,341 @@
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="78634E29"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="7ACC535C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="none"/>
-[...1 lines deleted...]
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:left="1069" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="none"/>
-[...1 lines deleted...]
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:left="1789" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
-      <w:numFmt w:val="none"/>
-[...2 lines deleted...]
-      <w:lvlJc w:val="left"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:left="2509" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
-      <w:numFmt w:val="none"/>
-[...1 lines deleted...]
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:left="3229" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
-      <w:numFmt w:val="none"/>
-[...1 lines deleted...]
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:left="3949" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
-      <w:numFmt w:val="none"/>
-[...2 lines deleted...]
-      <w:lvlJc w:val="left"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:left="4669" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
-      <w:numFmt w:val="none"/>
-[...1 lines deleted...]
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:left="5389" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
-      <w:numFmt w:val="none"/>
-[...1 lines deleted...]
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:left="6109" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
-      <w:numFmt w:val="none"/>
-[...2 lines deleted...]
-      <w:lvlJc w:val="left"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:left="6829" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="466631450">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1242175890">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="167451269">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1909537477">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1944456942">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="740642235">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
-[...5 lines deleted...]
-  <w:num w:numId="4">
+  <w:num w:numId="7" w16cid:durableId="1667441672">
     <w:abstractNumId w:val="4"/>
-  </w:num>
-[...7 lines deleted...]
-    <w:abstractNumId w:val="2"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="8">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="8" w16cid:durableId="1661348945">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="9">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="9" w16cid:durableId="1559780404">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="10">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="10" w16cid:durableId="837308455">
+    <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="130"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="709"/>
-  <w:autoHyphenation w:val="true"/>
-  <w:compat/>
+  <w:autoHyphenation/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
+  <w:compat>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="000C3296"/>
+    <w:rsid w:val="00096A22"/>
+    <w:rsid w:val="000C3296"/>
+    <w:rsid w:val="003C74D2"/>
+    <w:rsid w:val="00486787"/>
+    <w:rsid w:val="00AA02A8"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
   <w:themeFontLang w:val="" w:eastAsia="" w:bidi=""/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="37C4C660"/>
+  <w15:docId w15:val="{55475A38-5939-4D86-BCCD-A090185630A2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:suppressAutoHyphens w:val="true"/>
+        <w:suppressAutoHyphens/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4036,52 +3773,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -4148,461 +3885,448 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
-      <w:widowControl/>
-[...3 lines deleted...]
-      <w:jc w:val="left"/>
+      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-      <w:kern w:val="0"/>
       <w:sz w:val="22"/>
-      <w:szCs w:val="22"/>
-      <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="paragraph" w:styleId="1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="11"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00486787"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="0"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
-[...363 lines deleted...]
-    <w:qFormat/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="a2">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="-">
+    <w:name w:val="Интернет-ссылка"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0098276E"/>
+    <w:rPr>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="a3">
+    <w:name w:val="Unresolved Mention"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a4">
+    <w:name w:val="Верхний колонтитул Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="0020343B"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a5">
+    <w:name w:val="Нижний колонтитул Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="0020343B"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="10">
+    <w:name w:val="Основной шрифт абзаца1"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a6">
+    <w:name w:val="Текст выноски Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="a7">
+    <w:name w:val="annotation reference"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a8">
+    <w:name w:val="Текст примечания Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a9">
+    <w:name w:val="Тема примечания Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="aa">
+    <w:name w:val="Placeholder Text"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:color w:val="808080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="12">
+    <w:name w:val="Заголовок 1 Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman CYR" w:eastAsia="Times New Roman CYR" w:hAnsi="Times New Roman CYR"/>
+      <w:sz w:val="24"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="13">
+    <w:name w:val="Знак примечания1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="2">
+    <w:name w:val="Основной шрифт абзаца2"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ab">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="ac"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans" w:eastAsia="Noto Sans CJK SC" w:hAnsi="Liberation Sans" w:cs="Lohit Devanagari"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ac">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="a"/>
+    <w:pPr>
+      <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ad">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="ac"/>
+    <w:rPr>
+      <w:rFonts w:cs="Lohit Devanagari"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ae">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="a"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Lohit Hindi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:lang w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af">
+    <w:name w:val="index heading"/>
+    <w:basedOn w:val="a"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Lohit Devanagari"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af0">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="007F2FC9"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="af1">
+    <w:name w:val="Верхний и нижний колонтитулы"/>
+    <w:basedOn w:val="a"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af2">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0020343B"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4677"/>
+        <w:tab w:val="right" w:pos="9355"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af3">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0020343B"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4677"/>
+        <w:tab w:val="right" w:pos="9355"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="14">
+    <w:name w:val="Указатель1"/>
+    <w:basedOn w:val="a"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Lohit Hindi"/>
+      <w:lang w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af4">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="a"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af5">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="a"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af6">
+    <w:name w:val="annotation subject"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Lohit Devanagari" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+      <w:b/>
+      <w:kern w:val="2"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af7">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:lang w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="15">
+    <w:name w:val="Текст примечания1"/>
+    <w:basedOn w:val="a"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="16">
+    <w:name w:val="Название объекта1"/>
+    <w:basedOn w:val="a"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Lohit Hindi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:lang w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="20">
+    <w:name w:val="Указатель2"/>
+    <w:basedOn w:val="a"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="FreeSans"/>
+      <w:lang w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="17">
+    <w:name w:val="Заголовок1"/>
+    <w:basedOn w:val="a"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Lohit Hindi"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="af8">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00486787"/>
+    <w:rPr>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="af9">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00486787"/>
+    <w:rPr>
+      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="11">
+    <w:name w:val="Заголовок 1 Знак1"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00486787"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-[...1 lines deleted...]
-</Relationships>
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://play.google.com/store/apps/details?id=com.maxim.internal" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -4860,69 +4584,78 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Application>LibreOffice/6.4.7.2$Linux_X86_64 LibreOffice_project/40$Build-2</Application>
   <Pages>6</Pages>
-  <Words>364</Words>
-[...2 lines deleted...]
-  <Paragraphs>45</Paragraphs>
+  <Words>456</Words>
+  <Characters>2601</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>21</Lines>
+  <Paragraphs>6</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>3051</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator>Бобылева Дарья Валерьевна</dc:creator>
   <dc:description/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:language>ru-RU</dc:language>
-  <cp:lastModifiedBy/>
-[...3 lines deleted...]
-  <dc:title/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="AppVersion">
     <vt:lpwstr>16.0000</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="DocSecurity">
     <vt:i4>0</vt:i4>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="HyperlinksChanged">
-    <vt:bool>0</vt:bool>
+    <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="LinksUpToDate">
-    <vt:bool>0</vt:bool>
+    <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ScaleCrop">
-    <vt:bool>0</vt:bool>
+    <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="ShareDoc">
-    <vt:bool>0</vt:bool>
+    <vt:bool>false</vt:bool>
   </property>
 </Properties>
 </file>