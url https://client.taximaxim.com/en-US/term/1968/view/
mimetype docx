--- v0 (2026-06-11)
+++ v1 (2026-09-10)
@@ -1,5260 +1,5357 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-[...14 lines deleted...]
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
-[...1 lines deleted...]
-</Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14 wp14">
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00583694">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Calibri" w:hAnsi="Liberation Serif" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+    </w:p>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00583694">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Calibri" w:hAnsi="Liberation Serif" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:r>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00583694">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Calibri" w:hAnsi="Liberation Serif" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+    </w:p>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00583694">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Calibri" w:hAnsi="Liberation Serif" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:r>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00583694">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Calibri" w:hAnsi="Liberation Serif" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+    </w:p>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00583694">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Calibri" w:hAnsi="Liberation Serif" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:r>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00583694">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+    </w:p>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00583694">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:r>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00107095">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...86 lines deleted...]
-      </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk34408718"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="00000A"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Maxim</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="00000A"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: заказ такси </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="00000A"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">для </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="00000A"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>iOS</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00583694">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+    </w:p>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00583694">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:r>
-[...31 lines deleted...]
-        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00107095">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
-          <w:b/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="00000A"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="00000A"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>РУКОВОДСТВО ПОЛЬЗОВАТЕЛЯ</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00583694">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...16 lines deleted...]
-        <w:ind w:left="0" w:hanging="0"/>
+    </w:p>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00107095">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Листов 15</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00583694">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+    </w:p>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00583694">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:r>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00583694">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+    </w:p>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00583694">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:r>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00583694">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+    </w:p>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00583694">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:r>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00583694">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+    </w:p>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00583694">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:r>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00583694">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+    </w:p>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00583694">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:r>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00583694">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+    </w:p>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00583694">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:r>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00583694">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+    </w:p>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00583694">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:r>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00583694">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+    </w:p>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00583694">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:r>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00583694">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+    </w:p>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00583694">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:r>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00583694">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+    </w:p>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00583694">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:r>
-[...213 lines deleted...]
-          <w:i/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00583694">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Calibri" w:hAnsi="Liberation Serif" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...13 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+    </w:p>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00583694">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Calibri" w:hAnsi="Liberation Serif" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+    </w:p>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00107095">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:r>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>АННОТАЦИЯ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00107095">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В документе приведены сведения, необходимые пользователю для оформления и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">сопровождения заявок на предоставление транспортных и информационных услуг </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>посредством сети Интернет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00107095">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Перечислены назначения и условия применения, описана подготовка к работе, приводится описание операций.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00107095">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Настоящий документ пересматривается на регулярной основе. Содержание данного документа может быть изменено без предварительно</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>го уведомления пользователей с последующим размещением на соответствующей странице сайта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00107095">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Правообладател</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Calibri" w:hAnsi="Liberation Serif"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ь:</w:t>
+      </w:r>
+      <w:r w:rsidR="00477E10" w:rsidRPr="00477E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Calibri" w:hAnsi="Liberation Serif"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Calibri" w:hAnsi="Liberation Serif"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ООО "МАКСИМ.ПЛАТФОРМА"</w:t>
+      </w:r>
+      <w:r w:rsidR="00477E10" w:rsidRPr="00477E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Calibri" w:hAnsi="Liberation Serif"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Calibri" w:hAnsi="Liberation Serif"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(ИНН 4501226750).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00107095">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00107095">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>АННОТАЦИЯ</w:t>
-[...34 lines deleted...]
-          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>СОДЕРЖАНИЕ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00107095">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9781"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:shd w:fill="FFFFFF" w:val="clear"/>
-[...132 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Введение</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00107095">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9781"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="__DdeLink__19777_618408524"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Назначение и условия применения</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00107095">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9781"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>2 Подготовка к работе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00107095">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9781"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.1 Состав и содержание </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>дистрибутивного носителя данных</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00107095">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9781"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>2.2 Порядок загрузки данных и программ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00107095">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9781"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>2.3 Порядок проверки работоспособности</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00107095">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9781"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>3 Описание операций</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>11</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00107095">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9781"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>3.1 Выполняемые функции и задачи</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>11</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00107095">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9781"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>3.2 Выполнение программы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>13</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00107095">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9781"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>3.2.1 Создание нового заказа…………………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00477E10" w:rsidRPr="00477E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>………………………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>…….13</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00107095">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9781"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>3.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.2 Выбор автоматически сохраненной поездки………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00477E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="00477E10" w:rsidRPr="00557DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>…………………………………………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>………..13</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00583694" w:rsidRPr="00557DAD" w:rsidRDefault="00107095">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9781"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>3.2.3 Сохранение и выбор поездки из категории «Избранное»………</w:t>
+      </w:r>
+      <w:r w:rsidR="00557DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>……………………………………………………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.….</w:t>
+      </w:r>
+      <w:r w:rsidR="00557DAD" w:rsidRPr="00557DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>14</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00107095">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9781"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>4 Аварийные ситуации</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>15</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00107095">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Calibri" w:hAnsi="Liberation Serif" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00107095">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>ВВЕДЕНИЕ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00107095">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:r>
-[...486 lines deleted...]
-          <w:sz w:val="24"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t>Требования настоящего документа применяются при:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00107095">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="850"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>предварительных комплексных испытаниях;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00107095">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
-        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="850"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>опытной эксплуатации;</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+        <w:t xml:space="preserve">опытной </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>эксплуатации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00107095">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
-        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="850"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>приемочных испытаниях;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00107095">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
-        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="850"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>промышленной эксплуатации.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...14 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00107095">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Функциональным назначением программы является </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-        <w:t>автоматизация процесса оформления и сопровождения заявок на предоставление транспортных и информационных услуг, а также прочие взаимодействия Заказчика</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">автоматизация процесса оформления и сопровождения заявок на предоставление транспортных и информационных услуг, а также прочие взаимодействия </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Заказчика</w:t>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="_Hlk34226244"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidR="00477E10" w:rsidRPr="00477E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
-[...2 lines deleted...]
-          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>посредством приложения, установленного на мобильные телефоны, коммуникаторы, навигаторы и прочие мобильные устройства, подключенные к сети Интернет.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00107095">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Программа должна эксплуатироваться пользователями, которым доступ был предоставлен после регистрации в приложении.</w:t>
-[...17 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:t>Программа должна эксплуатироваться пользователями, которым доступ был предоставлен после регистрац</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ии в приложении.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00107095">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Конечный пользователь программы должен обладать практическими навыками работы с выбранным им для использования типом ЭВМ. </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00107095">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00107095">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>1 НАЗНАЧЕНИЕ И УСЛОВИЯ ПРИМЕНЕНИЯ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00107095">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Hlk34408811"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Maxim</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: заказ такси для </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>iOS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> предназначен </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">для оформления и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сопровождения заявок на</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> предоставление транспортных и информационных услуг </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>посредством сети Интернет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00107095">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Тип ЭВМ пользователя: мобильный телефон или планшетный ПК на базе ОС iOS 9.0 и новее. Совместимо со следующими техническими устройствами:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00107095">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>iPhone</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00107095">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>iPad</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00107095">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>iPodtouch</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00107095">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Для </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>полного использования программы необходима регистрация номера мобильного телефона пользователя (пароль).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00107095">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p>
-[...2 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="240"/>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00107095">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...296 lines deleted...]
-        </w:rPr>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>2 ПОДГОТОВКА К РАБОТЕ</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...7 lines deleted...]
-          <w:b/>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00107095">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>2.1 Состав и содержание дистрибутивного носителя данных</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...14 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00107095">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Доступ к </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Maxim</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">: заказ такси для </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>iOS</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> предоставляется по прямой ссылке на </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>AppStore</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...7 lines deleted...]
-          <w:b/>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00107095">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>2.2 Порядок загрузки данных и программ</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...14 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00107095">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Для загрузки программы при наличии ссылки на Интернет-ресурс необходимо:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...14 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+    <w:p w:rsidR="00583694" w:rsidRPr="00477E10" w:rsidRDefault="00107095">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00477E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">1) Открыть страницу с приложением в </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00477E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>AppStore</w:t>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-        <w:r>
+      <w:r w:rsidRPr="00477E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ссылка на Интернет-ресурс:</w:t>
+      </w:r>
+      <w:r w:rsidR="00477E10" w:rsidRPr="00477E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidR="00477E10" w:rsidRPr="00477E10">
           <w:rPr>
-            <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:rStyle w:val="af4"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
-          <w:t>https://apps.apple.com/ru/app/maxim-%D0%B7%D0%B0%D0%BA%D0%B0%D0%B7-%D1%82%D0%B0%D0%BA%D1%81%D0%B8/id579985456</w:t>
+          <w:t>https://apps.apple.com/ru/app/maxim-ru-заказ-такси-доставка/id6752884875</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00477E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>);</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...25 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00107095">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2) Установить приложение на устройство, нажав на кнопку «Загрузить» (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>рисунок 1).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00477E10">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="Calibri" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-        <w:rPr/>
+          <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Calibri" w:hAnsi="Liberation Serif" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00477E10">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="2376170" cy="4243070"/>
-[...1 lines deleted...]
-            <wp:docPr id="1" name="Рисунок 6" descr=""/>
+            <wp:extent cx="5940425" cy="3512619"/>
+            <wp:effectExtent l="19050" t="0" r="3175" b="0"/>
+            <wp:docPr id="7" name="Рисунок 1" descr="C:\Users\igors\Downloads\photo_2026-08-28_09-24-57.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name="Рисунок 6" descr=""/>
+                    <pic:cNvPr id="0" name="Picture 1" descr="C:\Users\igors\Downloads\photo_2026-08-28_09-24-57.jpg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId3"/>
+                    <a:blip r:embed="rId8"/>
+                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2376170" cy="4243070"/>
+                      <a:ext cx="5940425" cy="3512619"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="9525">
+                      <a:noFill/>
+                      <a:miter lim="800000"/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
+                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p>
-[...2 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00107095">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Рисунок 1 – Установка приложения на устройство</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...2 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00583694">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
-[...28 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00107095">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Для загрузки программы без прямой ссылки на Интернет-ресурс необходимо:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...13 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00107095">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">1) Перейти в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>AppStore</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...55 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00107095">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2) Ввести в поисковой строке «</w:t>
+      </w:r>
+      <w:r w:rsidR="00477E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>maxim</w:t>
+      </w:r>
+      <w:r w:rsidR="00477E10" w:rsidRPr="00230F3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00477E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ru</w:t>
+      </w:r>
+      <w:r w:rsidR="00477E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>: заказ такси доставка</w:t>
+      </w:r>
+      <w:r w:rsidR="00477E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00583694" w:rsidRPr="00477E10" w:rsidRDefault="00107095" w:rsidP="00477E10">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">3) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...9 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Установить приложение на </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>устройство, нажав на кнопку «Загрузить».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00107095">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="244" w:after="244" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Calibri" w:hAnsi="Liberation Serif" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Calibri" w:hAnsi="Liberation Serif" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2.3 Порядок проверки работоспособности</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00107095">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Calibri" w:hAnsi="Liberation Serif" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Calibri" w:hAnsi="Liberation Serif" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Для проверки доступности </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Maxim</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: заказ такси для </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>iOS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Calibri" w:hAnsi="Liberation Serif" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с устройства пользователя необходимо выполнить следующие действия:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00107095">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Calibri" w:hAnsi="Liberation Serif" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Открыть приложение </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Maxim</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: заказ такси для </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>iOS</w:t>
+      </w:r>
+      <w:r w:rsidR="00557DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Рисунок </w:t>
+      </w:r>
+      <w:r w:rsidR="00557DAD" w:rsidRPr="00557DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00107095">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Calibri" w:hAnsi="Liberation Serif" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Убедиться, что в окне открылся </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Maxim</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: заказ такси для </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>iOS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00107095">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Для полного доступа к функционалу приложения необходимо подтверждение мобильного номера. Для подтверждения необходимо зайти в раздел меню</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и нажать кн</w:t>
+      </w:r>
+      <w:r w:rsidR="00557DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">опку «Авторизоваться» (Рисунок </w:t>
+      </w:r>
+      <w:r w:rsidR="00557DAD" w:rsidRPr="00557DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00557DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и Рисунок </w:t>
+      </w:r>
+      <w:r w:rsidR="00557DAD" w:rsidRPr="00557DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>). Следуя инструкциям получить код и ввести его в соответствующее поле.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00107095">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>При возникновении затруднений или ошибок, следует обратиться в службу поддержки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00107095">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-        <w:rPr/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="2667000" cy="4734560"/>
+            <wp:extent cx="2950210" cy="5236845"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="2" name="Рисунок 7" descr=""/>
+            <wp:docPr id="3" name="Рисунок 5"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="2" name="Рисунок 7" descr=""/>
+                    <pic:cNvPr id="3" name="Рисунок 5"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId4"/>
-[...347 lines deleted...]
-                    <a:blip r:embed="rId5"/>
+                    <a:blip r:embed="rId9"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2950210" cy="5236845"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p>
-[...2 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00557DAD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...8 lines deleted...]
-          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Рисунок </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00557DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00107095">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – интерфейс </w:t>
+      </w:r>
+      <w:r w:rsidR="00107095">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Maxim</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidR="00107095">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">: заказ такси для </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidR="00107095">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>iOS</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...2 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00583694">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...10 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+    </w:p>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00583694">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...10 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+    </w:p>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00583694">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...10 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+    </w:p>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00583694">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...10 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+    </w:p>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00583694">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...10 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+    </w:p>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00583694">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...10 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+    </w:p>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00583694">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...10 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+    </w:p>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00107095">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr/>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3145790" cy="5584190"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="4" name="Рисунок 9" descr=""/>
+            <wp:docPr id="4" name="Рисунок 9"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="4" name="Рисунок 9" descr=""/>
+                    <pic:cNvPr id="4" name="Рисунок 9"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId6"/>
+                    <a:blip r:embed="rId10"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3145790" cy="5584190"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p>
-[...2 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00557DAD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...10 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Рисунок </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00107095">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – функция Авторизации</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00583694">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...10 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+    </w:p>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00583694">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...10 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+    </w:p>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00583694">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...10 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+    </w:p>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00583694">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...10 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+    </w:p>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00583694">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...10 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+    </w:p>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00583694">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...10 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+    </w:p>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00107095">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr/>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3034665" cy="5387340"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="5" name="Рисунок 8" descr=""/>
+            <wp:docPr id="5" name="Рисунок 8"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="5" name="Рисунок 8" descr=""/>
+                    <pic:cNvPr id="5" name="Рисунок 8"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId7"/>
+                    <a:blip r:embed="rId11"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3034665" cy="5387340"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p>
-[...2 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00557DAD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
-[...32 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Рисунок </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00107095">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – функция Авторизации</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00107095">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p>
-[...2 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="240"/>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00107095">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>3 ОПИСАНИЕ ОПЕРАЦИЙ</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...7 lines deleted...]
-          <w:b/>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00107095">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>3.1 Выполняемые функции и задачи</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...13 lines deleted...]
-          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00107095">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Программа обеспечивает возможность выполнения перечисленных ниже функций:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...2 lines deleted...]
-        <w:widowControl w:val="false"/>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00107095">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:suppressAutoHyphens w:val="true"/>
-[...2 lines deleted...]
-        <w:contextualSpacing/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Hlk34145627"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>функция выбора города и страны</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...2 lines deleted...]
-        <w:widowControl w:val="false"/>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00107095">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:suppressAutoHyphens w:val="true"/>
-[...2 lines deleted...]
-        <w:contextualSpacing/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...9 lines deleted...]
-        <w:widowControl w:val="false"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">функция </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>оформления заказа на вызов транспортного средства;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00107095">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:suppressAutoHyphens w:val="true"/>
-[...2 lines deleted...]
-        <w:contextualSpacing/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>функция автоматического сохранения последних 25 выполненных заказов;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...2 lines deleted...]
-        <w:widowControl w:val="false"/>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00107095">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:suppressAutoHyphens w:val="true"/>
-[...2 lines deleted...]
-        <w:contextualSpacing/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>функция ручного сохранения избранных заказов;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...2 lines deleted...]
-        <w:widowControl w:val="false"/>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00107095">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:suppressAutoHyphens w:val="true"/>
-[...2 lines deleted...]
-        <w:contextualSpacing/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>меню приложения.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...32 lines deleted...]
-          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00107095">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Выбор города и страны осуществляется в правом верхнем углу интерфейса </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">приложения. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00107095">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>2. Оформление заказа транспортного средства.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...12 lines deleted...]
-          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00107095">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Функционал приложения позволяет оформить заказ на вызов транспортного средства, используя следующие критерии выбора и параметры информации:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...34 lines deleted...]
-          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00107095">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2.1. маршрут движения транспортного средства, который запо</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>лняется в интерфейсе приложения путём указания на начальную (строка «Откуда») и конечную (строка «Куда») точки маршрута движения транспортного средства, при этом количество промежуточных адресов поездки не ограничено и добавляется посредством указания ново</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>го адреса в строке «Добавить адрес».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00107095">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>При указании адреса начальной точки маршрута функционал приложения позволяет конкретизировать адрес, указав в строке «Куда лучше подъехать?», например, номер подъезда, центральный вход в здание или частный дом.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...76 lines deleted...]
-          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00107095">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2.2. вре</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>мя подачи транспортного средства. Функционал приложения позволяет вызывать транспортное средство на текущее время или на отложенную дату, но не позднее пяти дней от текущей даты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00107095">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>2.3. тариф, в соответствии с которым будет произведена подача транспортного с</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>редства.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00107095">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>В приложении доступны следующие тарифы: «Легковые» (Эконом, Комфорт, Бизнес, Компактвэн, Минивэн), «Грузовые» (Грузовой до 750 кг., Грузовой до 1,5 т., Грузовой до 2 т., Грузовой до 3,5 т.), «Автобусы» (Автобус, 13 мест; Автобус, 25 мест), «Спецте</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>хника» (Эвакуатор), «Услуги» (Грузчик, Личный водитель, Буксировка, Запуск двигателя).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00107095">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>2.4. выбор способа оплаты за поездку. В приложении реализована возможность оплаты наличными денежными средствами, с лицевого счета или с банковской карты пользователя.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...35 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00107095">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.5. указание дополнительных параметров заказа в функции «Пожелания к заказу». Данная функция приложения позволяет пользователю увеличить стоимость заказа, указать общее количество пассажиров, а также на наличие в числе пассажиров детей младше 7 лет. Кроме </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">того, возможно указание на наличие багажа или животных, необходимость приезда транспортного средства с увеличенным багажником, а также возможно заказать дополнительные услуги: помощь водителя, встреча с табличкой. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00107095">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>3. Ф</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...42 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ункция автоматического сохранения пос</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ледних 25 выполненных заказов предусматривает возможность удаления информации по каждой поездке, повторения любого сохраненного заказа и автоматического оформления заказа по обратному адресу от сохраненного.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00107095">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Функция ручного сохранения избранных заказов </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>позволяет быстро повторить заказ по ранее сохраненным пользователем параметрам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00107095">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>5. Функция меню приложения позволяет пользователю:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...14 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00107095">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">5.1. вносить и редактировать данные о пользователе; </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...107 lines deleted...]
-          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00107095">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>5.2. осуществить обратный звонок оператору</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00107095">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>5.3. изменить</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настройки приложения в части указания города, языка интерфейса и предоставления сведений геолокации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00107095">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>5.4. отправить посредством обратной связи сообщение оператору</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00107095">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">5.5. пополнить свой лицевой счет или указать реквизиты банковской карты для </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>безналичного расчета за оказанные услуги;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00107095">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>5.6. принять участие в премиальных программах, поделиться ссылкой на приложение и узнать о предложениях партнеров.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...7 lines deleted...]
-          <w:b/>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00107095">
+      <w:pPr>
+        <w:spacing w:before="238" w:after="238" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>3.2 Выполнение программы</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...14 lines deleted...]
-      <w:r>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00107095">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>3.2.1 Создание нового заказа</w:t>
-[...94 lines deleted...]
-          <w:b/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-[...59 lines deleted...]
-          <w:b/>
+        <w:t>3.2.1 Создание нового заказа</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00107095">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Для создания нового заказа на оказание услуги необходимо открыть приложение на установленном мобильном устройстве. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00107095">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В строках «Откуда» и «Куда» необходимо указать начальную и конечную точки маршрута движения транспортного средства. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00107095">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>В поле «СЕЙЧАС» при нео</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бходимости выбрать время подачи транспортного средства.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00107095">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>В поле «ЭКОНОМ» при необходимости уточнить тариф, по которому будет оказана услуга.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00107095">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>В поле «НАЛИЧНЫЕ» выбрать способ оплаты оказываемой услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00107095">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Уточнить критерии заказа можно при помощи функции «ПОЖЕЛ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>АНИЯ К ЗАКАЗУ».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00107095">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>После указания всех критерий заказа необходимо нажать на кнопку «ЗАКАЗАТЬ».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00107095">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>3.2.2 Выбор автоматически сохранённой поездки</w:t>
-[...31 lines deleted...]
-          <w:b/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:t>3.2.2 Выбор автоматически сохранённой поездки</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00107095">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Для более быстрого создания заказа пользователь может воспользоваться функцией приложения по автоматическому сохранени</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ю последних 25 выполненных заказов. Для этого в разделе «Поездки» нужно выбрать ранее созданный заказ и в правом верхнем углу активизировать функцию «Повторить» или «Обратный маршрут».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00583694">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:r>
-[...9 lines deleted...]
-          <w:b/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00583694">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+    </w:p>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00583694">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:r>
-[...9 lines deleted...]
-          <w:b/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00107095">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:r>
-[...23 lines deleted...]
-        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>3.2.3 Сохранение и выбор поездки из категории «Избранное»</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...64 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00107095">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Для сохран</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ения поездки в категории «Избранное» необходимо перейти в соответствующий раздел приложения и нажать на клавишу «+», после чего выбрать функции «Адрес» или «Поездка». </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00107095">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>При выборе функции «Адрес» необходимо заполнить строки «Название» и «Указать адрес», пос</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ле чего нажать кнопку «ДОБАВИТЬ В ИЗБРАННОЕ».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00107095">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>При выборе функции «Поездка» необходимо заполнить строки «Название», указать начальную и конечную точки маршрута движения транспортного средства в строках «Откуда» и «Куда», выбрать тариф в поле «ЭКОНОМ», спосо</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>б оплаты – в поле «НАЛИЧНЫЕ», при необходимости уточнить критерии заказа при помощи функции «ПОЖЕЛАНИЯ К ЗАКАЗУ». После заполнения всех данных необходимо нажать кнопку «ДОБАВИТЬ В ИЗБРАННОЕ».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00107095">
+      <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p>
-[...2 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="240"/>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00107095">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman" w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">4 </w:t>
       </w:r>
       <w:bookmarkStart w:id="5" w:name="__DdeLink__19262_618408524"/>
       <w:bookmarkEnd w:id="5"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman" w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>АВАРИЙНЫЕ СИТУАЦИИ</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...2 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00107095">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+          <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Calibri" w:hAnsi="Liberation Serif" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">В случае возникновения ошибок при работе с </w:t>
       </w:r>
       <w:bookmarkStart w:id="6" w:name="_Hlk34409168"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Maxim</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">: заказ такси для </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>iOS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+          <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Calibri" w:hAnsi="Liberation Serif" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, не описанных в данном разделе, необходимо обратиться к службе поддержки, выбрав опцию </w:t>
       </w:r>
       <w:bookmarkStart w:id="7" w:name="_Hlk34409153"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+          <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Calibri" w:hAnsi="Liberation Serif" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">«Обратная связь» в разделе «Меню» </w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
-      <w:r>
-[...9 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+      <w:r w:rsidR="00557DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Calibri" w:hAnsi="Liberation Serif" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(рисунок </w:t>
+      </w:r>
+      <w:r w:rsidR="00557DAD" w:rsidRPr="00557DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Calibri" w:hAnsi="Liberation Serif" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Calibri" w:hAnsi="Liberation Serif" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) или по адресу электронной почты </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Calibri" w:hAnsi="Liberation Serif" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>support</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+          <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Calibri" w:hAnsi="Liberation Serif" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>@</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+          <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Calibri" w:hAnsi="Liberation Serif" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>taximaxim</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+          <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Calibri" w:hAnsi="Liberation Serif" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+          <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Calibri" w:hAnsi="Liberation Serif" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ru</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+          <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Calibri" w:hAnsi="Liberation Serif" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...2 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00107095">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+          <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Calibri" w:hAnsi="Liberation Serif" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>При ошибках в работе аппаратных средств восстановление функции системы возлагается на ОС.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...2 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00107095">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+          <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Calibri" w:hAnsi="Liberation Serif" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>При ошибках, связанных с программным обеспечением (ОС и драйверы устройств), восстановление работоспособности возлагается на ОС.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...2 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00107095">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
-[...9 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+          <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Calibri" w:hAnsi="Liberation Serif" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">При неверных действиях </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Calibri" w:hAnsi="Liberation Serif" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>пользователей, неверных форматах или недопустимых значениях входных данных, система выдает пользователю соответствующие сообщения, после чего возвращается в рабочее состояние, предшествовавшее неверной (недопустимой) команде или некорректному вводу данных.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00107095">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-        <w:rPr/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2645410" cy="3793490"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="6" name="Рисунок 10" descr=""/>
+            <wp:docPr id="6" name="Рисунок 10"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="6" name="Рисунок 10" descr=""/>
+                    <pic:cNvPr id="6" name="Рисунок 10"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8"/>
+                    <a:blip r:embed="rId12"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2645410" cy="3793490"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00583694">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+    </w:p>
+    <w:p w:rsidR="00583694" w:rsidRDefault="00557DAD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:r>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">Рисунок 6 – </w:t>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Рисунок </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00557DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00107095">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:bookmarkStart w:id="8" w:name="_Hlk34409196"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+      <w:r w:rsidR="00107095">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Calibri" w:hAnsi="Liberation Serif" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>опция «Обратная связь» в разделе «Меню»</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
-    <w:sectPr>
-[...1 lines deleted...]
-      <w:type w:val="nextPage"/>
+    <w:sectPr w:rsidR="00583694" w:rsidSect="00583694">
+      <w:headerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:left="1701" w:right="850" w:header="708" w:top="1134" w:footer="0" w:bottom="1134" w:gutter="0"/>
-[...1 lines deleted...]
-      <w:formProt w:val="false"/>
+      <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="0" w:gutter="0"/>
+      <w:cols w:space="720"/>
+      <w:formProt w:val="0"/>
       <w:titlePg/>
-      <w:textDirection w:val="lrTb"/>
-      <w:docGrid w:type="default" w:linePitch="360" w:charSpace="4096"/>
+      <w:docGrid w:linePitch="360" w:charSpace="4096"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:endnote w:type="separator" w:id="0">
+    <w:p w:rsidR="00107095" w:rsidRDefault="00107095" w:rsidP="00583694">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="1">
+    <w:p w:rsidR="00107095" w:rsidRDefault="00107095" w:rsidP="00583694">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman CYR">
+    <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="01"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Liberation Sans">
+    <w:altName w:val="Arial"/>
+    <w:charset w:val="01"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Noto Sans CJK SC">
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
-    <w:pitch w:val="variable"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-    <w:charset w:val="02"/>
+  <w:font w:name="Lohit Devanagari">
+    <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
-    <w:pitch w:val="variable"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
+  <w:font w:name="Lohit Hindi">
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
-    <w:pitch w:val="variable"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="FreeSans">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Serif">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="01"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...1 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-  </w:font>
-[...24 lines deleted...]
-    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:footnote w:type="separator" w:id="0">
+    <w:p w:rsidR="00107095" w:rsidRDefault="00107095" w:rsidP="00583694">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="1">
+    <w:p w:rsidR="00107095" w:rsidRDefault="00107095" w:rsidP="00583694">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14 wp14">
+<w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:sdt>
     <w:sdtPr>
+      <w:id w:val="1540850992"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
-        <w:docPartUnique w:val="true"/>
+        <w:docPartUnique/>
       </w:docPartObj>
-      <w:id w:val="1540850992"/>
     </w:sdtPr>
     <w:sdtContent>
-      <w:p>
+      <w:p w:rsidR="00583694" w:rsidRDefault="00583694">
         <w:pPr>
-          <w:pStyle w:val="Style27"/>
+          <w:pStyle w:val="Header"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
-            <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00107095">
           <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
-            <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
-          <w:instrText> PAGE </w:instrText>
+          <w:instrText>PAGE</w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
-            <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00D136DA">
           <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:noProof/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
-            <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
-          <w:t>15</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
-            <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p>
+  <w:p w:rsidR="00583694" w:rsidRDefault="00583694">
     <w:pPr>
-      <w:pStyle w:val="Style27"/>
-      <w:rPr/>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
-    <w:r>
-[...1 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml">
-  <w:abstractNum w:abstractNumId="1">
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="0">
+    <w:nsid w:val="1FE97165"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="06D0B956"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1)"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="1069" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="1789" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="2509" w:hanging="180"/>
+        <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="3229" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="3949" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="4669" w:hanging="180"/>
+        <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="5389" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="6109" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="6829" w:hanging="180"/>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="338368CA"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="DF80B318"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1069" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1789" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="2509" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3229" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3949" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="4669" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5389" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6109" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6829" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:nsid w:val="44C04515"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="13C2752C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
+    <w:nsid w:val="4CF77796"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="124E8188"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:sz w:val="28"/>
@@ -5353,50 +5450,53 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
+    <w:nsid w:val="52CE7B25"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2856E390"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:sz w:val="28"/>
@@ -5495,50 +5595,53 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
+    <w:nsid w:val="537C0A06"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="55121EA8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:sz w:val="28"/>
@@ -5637,50 +5740,53 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
+    <w:nsid w:val="563E5858"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0156A5CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:sz w:val="28"/>
@@ -5778,1063 +5884,735 @@
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7">
-[...117 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3">
-[...2 lines deleted...]
-  <w:num w:numId="4">
+  <w:num w:numId="8">
     <w:abstractNumId w:val="4"/>
-  </w:num>
-[...10 lines deleted...]
-    <w:abstractNumId w:val="3"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="11">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="88"/>
   <w:defaultTabStop w:val="709"/>
-  <w:autoHyphenation w:val="true"/>
+  <w:autoHyphenation/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="0"/>
+    <w:footnote w:id="1"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
+  </w:endnotePr>
   <w:compat/>
-  <w:themeFontLang w:val="" w:eastAsia="" w:bidi=""/>
+  <w:rsids>
+    <w:rsidRoot w:val="00583694"/>
+    <w:rsid w:val="00107095"/>
+    <w:rsid w:val="00477E10"/>
+    <w:rsid w:val="00557DAD"/>
+    <w:rsid w:val="00583694"/>
+    <w:rsid w:val="00D136DA"/>
+    <w:rsid w:val="00D517FE"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="off"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="ru-RU"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
+<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:suppressAutoHyphens w:val="true"/>
+        <w:suppressAutoHyphens/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...375 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="39" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:uiPriority="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00583694"/>
     <w:pPr>
-      <w:widowControl/>
-[...3 lines deleted...]
-      <w:jc w:val="left"/>
+      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-      <w:kern w:val="0"/>
       <w:sz w:val="22"/>
-      <w:szCs w:val="22"/>
-      <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="a1">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Style14">
+  <w:style w:type="numbering" w:default="1" w:styleId="a2">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="-">
     <w:name w:val="Интернет-ссылка"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0098276e"/>
+    <w:rsid w:val="0098276E"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention">
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="0098276e"/>
+    <w:rsid w:val="0098276E"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
-      <w:shd w:fill="E1DFDD" w:val="clear"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Style15" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="a3">
     <w:name w:val="Верхний колонтитул Знак"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="a6"/>
+    <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
-    <w:rsid w:val="0020343b"/>
-    <w:rPr/>
+    <w:rsid w:val="0020343B"/>
   </w:style>
-  <w:style w:type="character" w:styleId="Style16" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="a4">
     <w:name w:val="Нижний колонтитул Знак"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="a8"/>
+    <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
-    <w:rsid w:val="0020343b"/>
-    <w:rPr/>
+    <w:rsid w:val="0020343B"/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
+  <w:style w:type="character" w:styleId="a5">
     <w:name w:val="Placeholder Text"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="a0"/>
     <w:qFormat/>
-    <w:rsid w:val="0085321e"/>
+    <w:rsid w:val="0085321E"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Style17" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="a6">
     <w:name w:val="Текст выноски Знак"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="ab"/>
+    <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:qFormat/>
-    <w:rsid w:val="000e0bd9"/>
+    <w:rsid w:val="000E0BD9"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="1">
     <w:name w:val="Заголовок 1 Знак"/>
     <w:qFormat/>
+    <w:rsid w:val="00583694"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:eastAsia="Times New Roman CYR"/>
+      <w:rFonts w:ascii="Times New Roman CYR" w:eastAsia="Times New Roman CYR" w:hAnsi="Times New Roman CYR"/>
       <w:sz w:val="24"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Style18">
+  <w:style w:type="character" w:customStyle="1" w:styleId="a7">
     <w:name w:val="Неразрешенное упоминание"/>
     <w:qFormat/>
+    <w:rsid w:val="00583694"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
-      <w:shd w:fill="E1DFDD" w:val="clear"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Style19">
+  <w:style w:type="character" w:customStyle="1" w:styleId="a8">
     <w:name w:val="Тема примечания Знак"/>
     <w:qFormat/>
+    <w:rsid w:val="00583694"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Style20">
+  <w:style w:type="character" w:customStyle="1" w:styleId="a9">
     <w:name w:val="Текст примечания Знак"/>
     <w:qFormat/>
+    <w:rsid w:val="00583694"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="11">
+  <w:style w:type="character" w:customStyle="1" w:styleId="10">
     <w:name w:val="Знак примечания1"/>
     <w:qFormat/>
+    <w:rsid w:val="00583694"/>
     <w:rPr>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="12">
+  <w:style w:type="character" w:customStyle="1" w:styleId="11">
     <w:name w:val="Основной шрифт абзаца1"/>
     <w:qFormat/>
-    <w:rPr/>
+    <w:rsid w:val="00583694"/>
   </w:style>
-  <w:style w:type="character" w:styleId="2">
+  <w:style w:type="character" w:customStyle="1" w:styleId="2">
     <w:name w:val="Основной шрифт абзаца2"/>
     <w:qFormat/>
-    <w:rPr/>
+    <w:rsid w:val="00583694"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Style21">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="aa">
     <w:name w:val="Заголовок"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Style22"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="ab"/>
     <w:qFormat/>
+    <w:rsid w:val="00583694"/>
     <w:pPr>
-      <w:keepNext w:val="true"/>
+      <w:keepNext/>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Noto Sans CJK SC" w:cs="Lohit Devanagari"/>
+      <w:rFonts w:ascii="Liberation Sans" w:eastAsia="Noto Sans CJK SC" w:hAnsi="Liberation Sans" w:cs="Lohit Devanagari"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Style22">
+  <w:style w:type="paragraph" w:styleId="ab">
     <w:name w:val="Body Text"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="a"/>
+    <w:rsid w:val="00583694"/>
     <w:pPr>
-      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="140"/>
+      <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Style23">
+  <w:style w:type="paragraph" w:styleId="ac">
     <w:name w:val="List"/>
-    <w:basedOn w:val="Style22"/>
-    <w:pPr/>
+    <w:basedOn w:val="ab"/>
+    <w:rsid w:val="00583694"/>
     <w:rPr>
       <w:rFonts w:cs="Lohit Devanagari"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Style24">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Caption">
     <w:name w:val="Caption"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="a"/>
     <w:qFormat/>
+    <w:rsid w:val="00583694"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Lohit Devanagari"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Style25">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+  <w:style w:type="paragraph" w:styleId="ad">
+    <w:name w:val="index heading"/>
+    <w:basedOn w:val="a"/>
     <w:qFormat/>
+    <w:rsid w:val="00583694"/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Lohit Devanagari"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="ae">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="007f2fc9"/>
+    <w:rsid w:val="007F2FC9"/>
     <w:pPr>
-      <w:spacing w:before="0" w:after="160"/>
-      <w:ind w:left="720" w:hanging="0"/>
+      <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
-    <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Style26">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="af">
     <w:name w:val="Верхний и нижний колонтитулы"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="a"/>
     <w:qFormat/>
-    <w:pPr/>
-    <w:rPr/>
+    <w:rsid w:val="00583694"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Style27">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Header">
     <w:name w:val="Header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="a7"/>
+    <w:basedOn w:val="a"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0020343b"/>
+    <w:rsid w:val="0020343B"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="clear" w:pos="709"/>
-[...1 lines deleted...]
-        <w:tab w:val="right" w:pos="9355" w:leader="none"/>
+        <w:tab w:val="center" w:pos="4677"/>
+        <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
-      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Style28">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Footer">
     <w:name w:val="Footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="a9"/>
+    <w:basedOn w:val="a"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0020343b"/>
+    <w:rsid w:val="0020343B"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="clear" w:pos="709"/>
-[...1 lines deleted...]
-        <w:tab w:val="right" w:pos="9355" w:leader="none"/>
+        <w:tab w:val="center" w:pos="4677"/>
+        <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
-      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
+  <w:style w:type="paragraph" w:styleId="af0">
     <w:name w:val="Balloon Text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="ac"/>
+    <w:basedOn w:val="a"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="000e0bd9"/>
+    <w:rsid w:val="000E0BD9"/>
     <w:pPr>
-      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NormalWeb">
+  <w:style w:type="paragraph" w:styleId="af1">
     <w:name w:val="Normal (Web)"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="a"/>
     <w:qFormat/>
+    <w:rsid w:val="00583694"/>
     <w:pPr>
       <w:spacing w:before="280" w:after="280"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Annotationsubject">
+  <w:style w:type="paragraph" w:styleId="af2">
     <w:name w:val="annotation subject"/>
     <w:qFormat/>
-    <w:pPr>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00583694"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:b/>
-      <w:color w:val="auto"/>
-[...3 lines deleted...]
-      <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="13">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="12">
     <w:name w:val="Текст примечания1"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="a"/>
     <w:qFormat/>
-    <w:pPr/>
+    <w:rsid w:val="00583694"/>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="14">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="13">
     <w:name w:val="Указатель1"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="a"/>
     <w:qFormat/>
-    <w:pPr/>
+    <w:rsid w:val="00583694"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Lohit Hindi"/>
       <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="15">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="14">
     <w:name w:val="Название объекта1"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="a"/>
     <w:qFormat/>
+    <w:rsid w:val="00583694"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Lohit Hindi"/>
       <w:i/>
       <w:iCs/>
       <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="21">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="20">
     <w:name w:val="Указатель2"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="a"/>
     <w:qFormat/>
-    <w:pPr/>
+    <w:rsid w:val="00583694"/>
     <w:rPr>
       <w:rFonts w:eastAsia="FreeSans"/>
       <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Caption">
+  <w:style w:type="paragraph" w:styleId="af3">
     <w:name w:val="caption"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="a"/>
     <w:qFormat/>
+    <w:rsid w:val="00583694"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="FreeSans"/>
       <w:i/>
       <w:iCs/>
       <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="16">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="15">
     <w:name w:val="Заголовок1"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="a"/>
     <w:qFormat/>
+    <w:rsid w:val="00583694"/>
     <w:pPr>
-      <w:keepNext w:val="true"/>
+      <w:keepNext/>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Lohit Hindi"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
-    <w:name w:val="No List"/>
+  <w:style w:type="character" w:styleId="af4">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
-[...14 lines deleted...]
-    </w:tblPr>
+    <w:rsid w:val="00477E10"/>
+    <w:rPr>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-[...1 lines deleted...]
-</Relationships>
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apps.apple.com/ru/app/maxim-ru-&#1079;&#1072;&#1082;&#1072;&#1079;-&#1090;&#1072;&#1082;&#1089;&#1080;-&#1076;&#1086;&#1089;&#1090;&#1072;&#1074;&#1082;&#1072;/id6752884875" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Calibri Light"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -6842,51 +6620,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -7036,79 +6814,85 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Application>LibreOffice/6.4.7.2$Linux_X86_64 LibreOffice_project/40$Build-2</Application>
   <Pages>15</Pages>
-  <Words>1256</Words>
-[...2 lines deleted...]
-  <Paragraphs>115</Paragraphs>
+  <Words>1501</Words>
+  <Characters>8556</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>71</Lines>
+  <Paragraphs>20</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company>HP</Company>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>10037</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Бобылева Дарья Валерьевна</dc:creator>
-  <dc:description/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:language>ru-RU</dc:language>
-  <cp:lastModifiedBy/>
-[...3 lines deleted...]
-  <dc:title/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="AppVersion">
     <vt:lpwstr>16.0000</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="DocSecurity">
     <vt:i4>0</vt:i4>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="HyperlinksChanged">
-    <vt:bool>0</vt:bool>
+    <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="LinksUpToDate">
-    <vt:bool>0</vt:bool>
+    <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ScaleCrop">
-    <vt:bool>0</vt:bool>
+    <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="ShareDoc">
-    <vt:bool>0</vt:bool>
+    <vt:bool>false</vt:bool>
   </property>
 </Properties>
 </file>